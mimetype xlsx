--- v5 (2026-08-12)
+++ v6 (2026-10-11)
@@ -365,51 +365,51 @@
   <si>
     <t>#8 Michael Duncan - RB</t>
   </si>
   <si>
     <t>#40 Patrick McCord - FB</t>
   </si>
   <si>
     <t>#86 Tom Eady - TE</t>
   </si>
   <si>
     <t>#14 Rudolph Friday - WR</t>
   </si>
   <si>
     <t>#86 Eric Ouellette - WR</t>
   </si>
   <si>
     <t>#78 Charles Ott - RT</t>
   </si>
   <si>
     <t>#50 Ray Smith - LT</t>
   </si>
   <si>
     <t>#67 John Wilkins - RG</t>
   </si>
   <si>
-    <t>#79 John Green - RG</t>
+    <t>#74 John Green - RG</t>
   </si>
   <si>
     <t>#77 Dante Gilbert - RT</t>
   </si>
   <si>
     <t>#99 Anthony Reale - LDE</t>
   </si>
   <si>
     <t>#65 Clifford Young - DT</t>
   </si>
   <si>
     <t>#70 Lamar Brown - DT</t>
   </si>
   <si>
     <t>#93 Zachary Rice - DT</t>
   </si>
   <si>
     <t>#54 Donald Smalls - SLB</t>
   </si>
   <si>
     <t>#53 John Stitt - MLB</t>
   </si>
   <si>
     <t>#98 Philip Benton - WLB</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-PIT 46 (11:14) 16-Mark Malone pass complete to 46-Gary Vera to CLE 45 for 10 yards. Tackle by 98-Rodney Wall.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>CLE 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-1-CLE 45 (10:28) 20-Carlos Townsend ran to CLE 45 for -1 yards. Tackle by 90-Michael Lewis.</t>
   </si>
   <si>
     <t>#85 Gary Holleran - TE</t>
   </si>
   <si>
-    <t>#75 Joseph Shelton - RDE</t>
+    <t>#91 Joseph Shelton - RDE</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>3-4 Normal 4 Deep Zone</t>
   </si>
   <si>
     <t>3-1-CLE 45 (9:54) 16-Mark Malone pass complete to 87-Anthony Orbison to CLE 39 for 6 yards. Tackle by 97-Travis Perez. PENALTY - Offsides (CLE 95-Peter Goodman) (Declined)</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>CLE 39</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>