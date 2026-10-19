--- v4 (2026-06-21)
+++ v5 (2026-10-19)
@@ -512,51 +512,51 @@
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>NED 49</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NED 49 (12:55) 16-Bennie Peters punts 52 yards to BUF -1.4-1-NED 49 (12:55) 16-Bennie Peters punts 52 yards to BUF -1. Touchback.</t>
   </si>
   <si>
     <t>#16 Bennie Peters - P</t>
   </si>
   <si>
     <t>#87 Robert Shiflet - WR</t>
   </si>
   <si>
     <t>#44 Roy McCain - CB</t>
   </si>
   <si>
-    <t>#73 Thomas Heard - LT</t>
+    <t>#69 Thomas Heard - LT</t>
   </si>
   <si>
     <t>#76 Charles Harmon - LT</t>
   </si>
   <si>
     <t>#90 Curtis Cummings - SLB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>BUF 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 20 (12:47) 5-Kendrick Sweet pass Pass knocked down by 91-Jim Vazquez. incomplete, intended for 87-Carl Burdette.</t>
   </si>
   <si>
     <t>#5 Kendrick Sweet - QB</t>
   </si>
@@ -572,51 +572,51 @@
   <si>
     <t>#81 Robert Roe - WR</t>
   </si>
   <si>
     <t>#77 Curtis Peterson - LT</t>
   </si>
   <si>
     <t>#60 Glen Bowen - LG</t>
   </si>
   <si>
     <t>#60 Arthur Crotts - C</t>
   </si>
   <si>
     <t>#60 Joseph Alston - RG</t>
   </si>
   <si>
     <t>#60 Howard Chaffins - RT</t>
   </si>
   <si>
     <t>#69 James Nunnally - DT</t>
   </si>
   <si>
     <t>#90 Jeffrey Kelly - DT</t>
   </si>
   <si>
-    <t>#91 Kyle Ladouceur - RDE</t>
+    <t>#68 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#92 Jason Salter - WLB</t>
   </si>
   <si>
     <t>#28 Eric Kaiser - SS</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>2-10-BUF 20 (12:44) 5-Kendrick Sweet pass complete to 88-Robert Shiflet to BUF 32 for 12 yards. Tackle by 23-Mack Garrison.</t>
   </si>
   <si>
     <t>#10 Eugene Strong - WR</t>
   </si>
@@ -932,51 +932,51 @@
   <si>
     <t>3-15-NED 22 (14:25) 5-Kendrick Sweet pass complete to 87-Carl Burdette to NED 20 for 2 yards. Tackle by 49-Miguel Ruiz. NED 69-James Nunnally was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>4-13-NED 20 (13:41) 2-Daniel Taylor 38 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#48 Roger Wright - CB</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>NED 27</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-NED 27 (13:38) 15-Frank Despres pass complete to 80-Jesse Darling to NED 33 for 6 yards. Tackle by 95-Clayton Redden.</t>
   </si>
   <si>
-    <t>#60 Charles Wyatt - LDE</t>
+    <t>#72 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>NED 33</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-4-NED 33 (12:52) 44-Justin Lehman ran to NED 35 for 3 yards. Tackle by 67-Harold Edwards.</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-2-NED 35 (12:18) 44-Justin Lehman ran to NED 38 for 3 yards. Tackle by 67-Harold Edwards.</t>
   </si>