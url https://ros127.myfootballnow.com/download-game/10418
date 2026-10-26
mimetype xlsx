--- v5 (2026-08-27)
+++ v6 (2026-10-26)
@@ -413,51 +413,51 @@
   <si>
     <t>#23 Pedro Deese - CB</t>
   </si>
   <si>
     <t>#37 Byron Monroe - CB</t>
   </si>
   <si>
     <t>#35 Joseph Davis - SS</t>
   </si>
   <si>
     <t>#30 Gordon Aguayo - FS</t>
   </si>
   <si>
     <t>LAN 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-15-LAN 20 (15:00) 23-Robert Malloy ran to LAN 22 for 2 yards. Tackle by 99-Gale Walker.</t>
   </si>
   <si>
-    <t>#46 Garry Whitaker - RB</t>
+    <t>#27 Garry Whitaker - RB</t>
   </si>
   <si>
     <t>#21 Walter Harmon - FB</t>
   </si>
   <si>
     <t>#82 William Martinez - TE</t>
   </si>
   <si>
     <t>#95 Ronald Wolf - LDE</t>
   </si>
   <si>
     <t>#60 Johnnie Hanson - DT</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>LAN 22</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
@@ -602,90 +602,90 @@
   <si>
     <t>LAN 42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-LAN 42 (11:53) 18-David Gassaway ran to LAN 33 for 9 yards. Tackle by 31-Fermin Warner.</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>LAN 33</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>2-1-LAN 33 (11:08) PENALTY - False Start (TBY 10-Dean Collins)</t>
   </si>
   <si>
-    <t>#85 William Bath - RB</t>
+    <t>#36 William Bath - RB</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>LAN 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-6-LAN 38 (11:08) 18-David Gassaway ran to LAN 38 for a short gain. Tackle by 76-Mack Corr. 82-James Valdez was completely beat on that play. 82-James Valdez totally missed that block.</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>3-6-LAN 38 (10:23) 18-David Gassaway ran to LAN 33 for 4 yards. Tackle by 76-Mack Corr.</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-LAN 33 (9:48) 9-Robert Nelson 52 yard field goal is GOOD. LAN 0 TBY 3</t>
   </si>
   <si>
     <t>#6 Terry Blaisdell - P</t>
   </si>
   <si>
-    <t>#64 Ronald Bennett - RT</t>
+    <t>#64 Ronald Bennett - LG</t>
   </si>
   <si>
     <t>#54 Thomas Luce - LT</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#76 Terry Kosinski - C</t>
   </si>
   <si>
     <t>#91 Mark Lamb - LDE</t>
   </si>
   <si>
     <t>#92 Dennis Braun - DT</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>(9:44) 9-Robert Nelson kicks 71 yards from TBY 35 to LAN -6. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>