--- v3 (2026-06-25)
+++ v4 (2026-10-24)
@@ -377,51 +377,51 @@
   <si>
     <t>#12 Cecil Sarno - WR</t>
   </si>
   <si>
     <t>#76 David Bonomo - LT</t>
   </si>
   <si>
     <t>#79 Walter McDowell - RG</t>
   </si>
   <si>
     <t>#69 Desmond Curtis - C</t>
   </si>
   <si>
     <t>#55 Carl Pickett - RG</t>
   </si>
   <si>
     <t>#61 Steven Johnson - RT</t>
   </si>
   <si>
     <t>#76 Brooks Michaud - LDE</t>
   </si>
   <si>
     <t>#69 James Nunnally - DT</t>
   </si>
   <si>
-    <t>#91 Kyle Ladouceur - RDE</t>
+    <t>#68 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#94 Jim Vazquez - SLB</t>
   </si>
   <si>
     <t>#51 Bernard Shiver - MLB</t>
   </si>
   <si>
     <t>#47 Adrian Leming - WLB</t>
   </si>
   <si>
     <t>#96 Jamar Wells - WLB</t>
   </si>
   <si>
     <t>#48 Andrew Johnson - CB</t>
   </si>
   <si>
     <t>#29 Michael Ellison - CB</t>
   </si>
   <si>
     <t>#23 Mack Garrison - SS</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>2-4-NED 4 (5:46) 19-Richard Welch pass complete to 18-Mark Kelso for 4 yards. TOUCHDOWN! KCY 6 NED 0</t>
   </si>
   <si>
     <t>5:42</t>
   </si>
   <si>
     <t>NED 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(5:43) Extra point GOOD by 9-Timothy Martone. KCY 7 NED 0</t>
   </si>
   <si>
     <t>#9 Timothy Martone - K</t>
   </si>
   <si>
     <t>#77 Donald Lloyd - RT</t>
   </si>
   <si>
-    <t>#60 Jeffery McNeely - C</t>
+    <t>#71 Jeffery McNeely - C</t>
   </si>
   <si>
     <t>#56 Danny Samuels - SLB</t>
   </si>
   <si>
     <t>#92 Jason Salter - WLB</t>
   </si>
   <si>
     <t>#54 Joseph Perez - SLB</t>
   </si>
   <si>
     <t>#67 Michael Terry - RDE</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(5:43) 9-Timothy Martone kicks 74 yards from KCY 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>#37 Eugene Fortner - RB</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>#86 Robert Parr - WR</t>
   </si>
   <si>
     <t>#90 Mike Buffington - MLB</t>
   </si>
   <si>
     <t>#48 Thomas Epps - SS</t>
   </si>
   <si>
     <t>2:16</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-14-NED 33 (2:17) 16-Bennie Peters punts 45 yards to KCY 21. Fair Catch by 88-James Gilliard.</t>
   </si>
   <si>
     <t>#16 Bennie Peters - P</t>
   </si>
   <si>
-    <t>#73 Thomas Heard - LT</t>
+    <t>#69 Thomas Heard - LT</t>
   </si>
   <si>
     <t>#68 Thomas Gates - LT</t>
   </si>
   <si>
     <t>2:09</t>
   </si>
   <si>
     <t>KCY 21</t>
   </si>
   <si>
     <t>1-10-KCY 21 (2:10) 42-Jason Jean ran to KCY 20 for -2 yards. Tackle by 91-Jim Vazquez. KCY 76-David Bonomo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:31</t>
   </si>
   <si>
     <t>KCY 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-12-KCY 20 (1:30) 19-Richard Welch pass complete to 42-Jason Jean to KCY 26 for 6 yards. Tackle by 91-Jim Vazquez.</t>
   </si>