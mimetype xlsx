--- v4 (2026-08-23)
+++ v5 (2026-10-22)
@@ -368,51 +368,51 @@
   <si>
     <t>#8 Michael Duncan - RB</t>
   </si>
   <si>
     <t>#40 Patrick McCord - FB</t>
   </si>
   <si>
     <t>#86 Tom Eady - TE</t>
   </si>
   <si>
     <t>#86 Eric Ouellette - WR</t>
   </si>
   <si>
     <t>#14 Rudolph Friday - WR</t>
   </si>
   <si>
     <t>#64 Joseph Peters - LT</t>
   </si>
   <si>
     <t>#50 Ray Smith - LT</t>
   </si>
   <si>
     <t>#63 Robert Manning - C</t>
   </si>
   <si>
-    <t>#79 John Green - RG</t>
+    <t>#74 John Green - RG</t>
   </si>
   <si>
     <t>#77 Dante Gilbert - RT</t>
   </si>
   <si>
     <t>#71 Efren Hernandez - LDE</t>
   </si>
   <si>
     <t>#70 Sean Lillibridge - DT</t>
   </si>
   <si>
     <t>#94 Dennis Johnson - DT</t>
   </si>
   <si>
     <t>#93 Ian Byrd - RDE</t>
   </si>
   <si>
     <t>#90 Fernando Green - DT</t>
   </si>
   <si>
     <t>#52 Teddy Brownell - MLB</t>
   </si>
   <si>
     <t>#92 Heath Richardson - MLB</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>#17 Lawrence Alvarez - WR</t>
   </si>
   <si>
     <t>#88 Jason Pino - WR</t>
   </si>
   <si>
     <t>#83 Jason Gage - WR</t>
   </si>
   <si>
     <t>#69 Richard Amedee - LT</t>
   </si>
   <si>
     <t>#63 Gary Smith - LG</t>
   </si>
   <si>
     <t>#68 Dwayne Aviles - C</t>
   </si>
   <si>
     <t>#64 Darren Dowdy - RG</t>
   </si>
   <si>
     <t>#68 Corey Scott - RT</t>
   </si>
   <si>
-    <t>#75 Joseph Shelton - RDE</t>
+    <t>#91 Joseph Shelton - RDE</t>
   </si>
   <si>
     <t>#98 George Scott - DT</t>
   </si>
   <si>
     <t>#68 Joseph Baccus - DT</t>
   </si>
   <si>
     <t>#95 Peter Goodman - RDE</t>
   </si>
   <si>
     <t>#55 Rodney Wall - WLB</t>
   </si>
   <si>
     <t>#29 Lavern Yan - FS</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>