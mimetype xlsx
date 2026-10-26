--- v5 (2026-07-28)
+++ v6 (2026-10-26)
@@ -608,51 +608,51 @@
   <si>
     <t>#88 Jose Sprouse - TE</t>
   </si>
   <si>
     <t>#77 Kirby Cramer - C</t>
   </si>
   <si>
     <t>#50 Larry Pierson - RG</t>
   </si>
   <si>
     <t>#58 Scott Causey - RT</t>
   </si>
   <si>
     <t>#51 Byron Powers - DT</t>
   </si>
   <si>
     <t>#59 Mark Walker - SLB</t>
   </si>
   <si>
     <t>#52 Bryan Taylor - WLB</t>
   </si>
   <si>
     <t>#26 William Metz - CB</t>
   </si>
   <si>
-    <t>#49 Eric Mars - CB</t>
+    <t>#31 Eric Mars - CB</t>
   </si>
   <si>
     <t>#48 John Wilson - CB</t>
   </si>
   <si>
     <t>#38 Thomas Price - SS</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>DET 29</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-6-DET 29 (10:21) 15-Scott Spicer pass complete to 81-Howard Sandoval to DET 37 for 8 yards. Tackle by 90-Dustin Brackett.</t>
   </si>
   <si>
     <t>#76 Howard Sandoval - LT</t>
   </si>