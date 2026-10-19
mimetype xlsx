--- v5 (2026-08-20)
+++ v6 (2026-10-19)
@@ -554,51 +554,51 @@
   <si>
     <t>1-10-NYA 46 (11:18) 9-Salvador Kirkpatrick pass Pass knocked down by 52-Daniel Blackwell. incomplete, intended for 20-Zachery Diaz.</t>
   </si>
   <si>
     <t>#9 Salvador Kirkpatrick - QB</t>
   </si>
   <si>
     <t>#20 Zachery Diaz - RB</t>
   </si>
   <si>
     <t>#37 David Jackson - RB</t>
   </si>
   <si>
     <t>#28 Albert Maysonet - WR</t>
   </si>
   <si>
     <t>#11 Lee Martinez - WR</t>
   </si>
   <si>
     <t>#87 Michael Odell - WR</t>
   </si>
   <si>
     <t>#66 William Parish - LT</t>
   </si>
   <si>
-    <t>#65 Nelson Long - C</t>
+    <t>#50 Nelson Long - C</t>
   </si>
   <si>
     <t>#69 Calvin Few - LG</t>
   </si>
   <si>
     <t>#52 Donald Schoonover - RT</t>
   </si>
   <si>
     <t>#63 Leo Morris - LDE</t>
   </si>
   <si>
     <t>#97 Robert Whitney - DT</t>
   </si>
   <si>
     <t>#4 Christopher Ritchey - WLB</t>
   </si>
   <si>
     <t>#29 Dennis Fleury - CB</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>MIA 24</t>
   </si>
   <si>
     <t>3-8-MIA 24 (7:35) 9-Salvador Kirkpatrick pass complete to 25-James Oneill to MIA 24 for a short loss. Tackle by 20-Richard Zimmerman.</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>4-8-MIA 24 (7:02) 1-Gerald Sandoval 43 yard field goal is GOOD. MIA 0 NYA 3</t>
   </si>
   <si>
     <t>#7 Scott Christensen - RB</t>
   </si>
   <si>
     <t>#56 Christopher Weaver - C</t>
   </si>
   <si>
     <t>#76 Melvin Salmon - C</t>
   </si>
   <si>
-    <t>#90 Robert McCarthy - RDE</t>
+    <t>#70 Robert McCarthy - RDE</t>
   </si>
   <si>
     <t>#71 Richard Hicks - DT</t>
   </si>
   <si>
     <t>#30 Jason Thiele - WR</t>
   </si>
   <si>
     <t>#26 Kevin Harmon - CB</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>(6:59) 1-Gerald Sandoval kicks 67 yards from NYA 35 to MIA -2. 38-Eduardo Denton to MIA 25 for 27 yards. Tackle by 94-Carl Lipscomb.</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>