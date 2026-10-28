--- v4 (2026-08-29)
+++ v5 (2026-10-28)
@@ -422,51 +422,51 @@
   <si>
     <t>#32 Gary Oleary - CB</t>
   </si>
   <si>
     <t>#24 Dennis Embry - CB</t>
   </si>
   <si>
     <t>#30 Daniel Hilton - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-3-TBY 25 (14:20) 85-William Bath ran to TBY 32 for 7 yards. Tackle by 29-Corey Barrette.</t>
   </si>
   <si>
-    <t>#85 William Bath - RB</t>
+    <t>#36 William Bath - RB</t>
   </si>
   <si>
     <t>#19 Daniel White - WR</t>
   </si>
   <si>
     <t>#10 Dean Collins - WR</t>
   </si>
   <si>
     <t>#29 Corey Barrette - CB</t>
   </si>
   <si>
     <t>#46 Franklin Brown - FS</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>TBY 32</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Zone</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-4-DET 4 (7:26) 9-Gary Radke pass complete to 18-David Gassaway to DET 3 for 1 yards. Tackle by 54-Mitchell Poulin.</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-DET 3 (6:47) 9-Robert Nelson 21 yard field goal is GOOD. TBY 3 DET 0</t>
   </si>
   <si>
     <t>#6 Terry Blaisdell - P</t>
   </si>
   <si>
     <t>#12 Robert Nelson - K</t>
   </si>
   <si>
-    <t>#64 Ronald Bennett - RT</t>
+    <t>#64 Ronald Bennett - LG</t>
   </si>
   <si>
     <t>#54 Thomas Luce - LT</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#76 Terry Kosinski - C</t>
   </si>
   <si>
     <t>#75 John Clark - RDE</t>
   </si>
   <si>
     <t>#91 Eric Gibbs - WLB</t>
   </si>
   <si>
     <t>#50 Edward Jerry - MLB</t>
   </si>
   <si>
     <t>#96 Kip Sullivan - DT</t>
   </si>
   <si>
     <t>6:44</t>
   </si>