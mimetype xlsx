--- v9 (2026-09-13)
+++ v10 (2026-10-21)
@@ -365,51 +365,51 @@
   <si>
     <t>#8 Michael Duncan - RB</t>
   </si>
   <si>
     <t>#49 John Gant - RB</t>
   </si>
   <si>
     <t>#40 Patrick McCord - FB</t>
   </si>
   <si>
     <t>#80 Michael Stone - TE</t>
   </si>
   <si>
     <t>#89 Henry Wagner - WR</t>
   </si>
   <si>
     <t>#78 Charles Ott - RT</t>
   </si>
   <si>
     <t>#66 Derrick Crum - LG</t>
   </si>
   <si>
     <t>#63 Robert Manning - C</t>
   </si>
   <si>
-    <t>#79 John Green - RG</t>
+    <t>#74 John Green - RG</t>
   </si>
   <si>
     <t>#77 Dante Gilbert - RT</t>
   </si>
   <si>
     <t>#95 William Mannings - LDE</t>
   </si>
   <si>
     <t>#79 Bruce Hogan - LDE</t>
   </si>
   <si>
     <t>#59 Brian Watts - DT</t>
   </si>
   <si>
     <t>#99 Juan Gregory - DT</t>
   </si>
   <si>
     <t>#91 Philip Reyes - RDE</t>
   </si>
   <si>
     <t>#50 Jeremy Lake - SLB</t>
   </si>
   <si>
     <t>#98 Kenneth Mueller - MLB</t>
   </si>