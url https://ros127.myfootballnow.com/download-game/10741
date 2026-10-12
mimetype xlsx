--- v5 (2026-08-13)
+++ v6 (2026-10-12)
@@ -494,51 +494,51 @@
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>CAR 32</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-8-CAR 32 (12:18) 12-Ervin Scalf pass Pass knocked down by 98-Kevin Richardson. incomplete, intended for 49-Michael Gonzalez. Pressure by 68-Mitchell Houser.</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-8-CAR 32 (12:14) 12-Ervin Scalf pass complete to 88-James Caston to CAR 3 for 29 yards. Tackle by 43-Michael Wilson.</t>
   </si>
   <si>
-    <t>#48 Anthony Turner - CB</t>
+    <t>#29 Anthony Turner - CB</t>
   </si>
   <si>
     <t>#57 Russell Rothman - SLB</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>CAR 3</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-3-CAR 3 (11:32) 35-Keith Street ran to CAR 2 for 1 yards. Tackle by 91-Benjamin Noonan.</t>
   </si>
   <si>
     <t>#31 Jerry Haines - RB</t>
   </si>
   <si>
     <t>#39 Michael Acuna - RB</t>
   </si>