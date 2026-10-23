--- v5 (2026-08-26)
+++ v6 (2026-10-23)
@@ -377,51 +377,51 @@
   <si>
     <t>#76 Robert Edwards - RT</t>
   </si>
   <si>
     <t>#75 Heath McCabe - RT</t>
   </si>
   <si>
     <t>#55 Earl Norton - C</t>
   </si>
   <si>
     <t>#76 Alfonso Mullins - RG</t>
   </si>
   <si>
     <t>#55 Andrea Barrera - RT</t>
   </si>
   <si>
     <t>#96 Bruce Young - LDE</t>
   </si>
   <si>
     <t>#69 James Nunnally - DT</t>
   </si>
   <si>
     <t>#90 Jeffrey Kelly - DT</t>
   </si>
   <si>
-    <t>#91 Kyle Ladouceur - RDE</t>
+    <t>#68 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#94 Jim Vazquez - SLB</t>
   </si>
   <si>
     <t>#51 Bernard Shiver - MLB</t>
   </si>
   <si>
     <t>#47 Adrian Leming - WLB</t>
   </si>
   <si>
     <t>#96 Jamar Wells - WLB</t>
   </si>
   <si>
     <t>#48 Andrew Johnson - CB</t>
   </si>
   <si>
     <t>#41 James Armstrong - SS</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#28 Eric Kaiser - SS</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>DAL 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-DAL 44 (11:42) 12-Dustin Hiner punts 49 yards to NED 7.</t>
   </si>
   <si>
     <t>#12 Dustin Hiner - P</t>
   </si>
   <si>
     <t>#37 Eugene Fortner - RB</t>
   </si>
   <si>
-    <t>#39 Isaac Fitzgerald - FS</t>
+    <t>#44 Isaac Fitzgerald - FS</t>
   </si>
   <si>
     <t>#67 Michael Terry - RDE</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>NED 7</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-NED 7 (11:34) 15-Frank Despres pass complete to 13-Robert Cook to NED 14 for 7 yards. Tackle by 32-Roger Johnson. 32-Roger Johnson got away with a hold on that play.</t>
   </si>
   <si>
     <t>#15 Frank Despres - QB</t>
   </si>
   <si>
     <t>#7 Justin Lehman - RB</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>3-1-NED 30 (9:47) 44-Justin Lehman ran to NED 30 for a short gain. Tackle by 56-Reed Brooks.</t>
   </si>
   <si>
     <t>#35 Kenneth Brown - FB</t>
   </si>
   <si>
     <t>#85 Harold Soler - TE</t>
   </si>
   <si>
     <t>#97 Michael Hood - MLB</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>4-1-NED 30 (9:05) 16-Bennie Peters punts 49 yards to DAL 22. 4-Vern Vines to DAL 26 for 5 yards. Tackle by 47-Adrian Leming.</t>
   </si>
   <si>
     <t>#16 Bennie Peters - P</t>
   </si>
   <si>
     <t>#70 Noble Hill - C</t>
   </si>
   <si>
-    <t>#73 Thomas Heard - LT</t>
+    <t>#69 Thomas Heard - LT</t>
   </si>
   <si>
     <t>#67 Matt Patrick - DT</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>DAL 26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-DAL 26 (8:56) 18-Esteban Yang pass Pass knocked down by 29-Michael Ellison. incomplete, intended for 4-Vern Vines.</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
@@ -1256,60 +1256,60 @@
   <si>
     <t>NED 17</t>
   </si>
   <si>
     <t>1-10-NED 17 (0:31) 44-Justin Lehman ran to NED 31 for 14 yards. Tackle by 42-Mario Chacon. NED 53-Oscar Osborne was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 3-Isaac Kurtz kicks 76 yards from DAL 35 to NED -11. Touchback.</t>
   </si>
   <si>
     <t>#85 Jimmy Toombs - WR</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
   <si>
     <t>1-10-NED 25 (15:00) 44-Justin Lehman ran to NED 36 for 11 yards. Tackle by 54-Brian Bohanon.</t>
   </si>
   <si>
     <t>#11 Brian Segura - QB</t>
   </si>
   <si>
-    <t>#87 Michael Hamilton - WR</t>
+    <t>#43 Michael Hamilton - WR</t>
   </si>
   <si>
     <t>#22 Thomas Robicheaux - RG</t>
   </si>
   <si>
     <t>#73 Lloyd Dobson - LT</t>
   </si>
   <si>
-    <t>#58 Roger Johnson - MLB</t>
+    <t>#53 Roger Johnson - MLB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>NED 36</t>
   </si>
   <si>
     <t>1-10-NED 36 (14:25) 24-Sam Durkin ran to NED 36 for a short loss. Tackle by 58-Timothy Rodriguez.</t>
   </si>
   <si>
     <t>13:52</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-10-NED 36 (13:51) 44-Justin Lehman ran to NED 39 for 3 yards. Tackle by 95-Billy Harris.</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>