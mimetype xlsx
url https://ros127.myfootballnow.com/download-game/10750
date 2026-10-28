--- v4 (2026-08-29)
+++ v5 (2026-10-28)
@@ -359,117 +359,117 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-NYN 31 (14:55) 83-Charles Carrasco ran to NYN 35 for 4 yards. Tackle by 75-John Clark.</t>
   </si>
   <si>
     <t>#3 Jimmy Miller - QB</t>
   </si>
   <si>
     <t>#83 Charles Carrasco - WR</t>
   </si>
   <si>
     <t>#87 Micah Chupp - TE</t>
   </si>
   <si>
     <t>#85 Robert Traynor - TE</t>
   </si>
   <si>
     <t>#83 Marc Cleaver - TE</t>
   </si>
   <si>
     <t>#88 Joseph Salinas - WR</t>
   </si>
   <si>
-    <t>#78 John Abbott - RT</t>
+    <t>#65 John Abbott - RT</t>
   </si>
   <si>
     <t>#61 Bruce Arellano - LG</t>
   </si>
   <si>
     <t>#66 Kevin Leake - C</t>
   </si>
   <si>
     <t>#69 James Morrison - RG</t>
   </si>
   <si>
     <t>#73 Jay Lucero - LT</t>
   </si>
   <si>
     <t>#61 Wayne Stairs - LDE</t>
   </si>
   <si>
     <t>#93 Nicolas Bayne - RDE</t>
   </si>
   <si>
-    <t>#74 Jeremy Olson - DT</t>
+    <t>#59 Jeremy Olson - DT</t>
   </si>
   <si>
     <t>#98 Nathan Johnson - DT</t>
   </si>
   <si>
     <t>#75 John Clark - RDE</t>
   </si>
   <si>
     <t>#97 Christopher Godfrey - SLB</t>
   </si>
   <si>
     <t>#90 Mike Buffington - MLB</t>
   </si>
   <si>
     <t>#97 David Johnson - SLB</t>
   </si>
   <si>
     <t>#43 Rudy Rose - CB</t>
   </si>
   <si>
     <t>#36 Ronald Dunklin - CB</t>
   </si>
   <si>
     <t>#48 Thomas Epps - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-6-NYN 35 (14:18) 3-Jimmy Miller pass incomplete, intended for 83-Charles Carrasco.</t>
   </si>
   <si>
     <t>#39 David Waring - FB</t>
   </si>
   <si>
-    <t>#17 Floyd Leavitt - WR</t>
+    <t>#86 Floyd Leavitt - WR</t>
   </si>
   <si>
     <t>#70 Murray Escobar - DT</t>
   </si>
   <si>
     <t>#23 David Tolbert - CB</t>
   </si>
   <si>
     <t>#42 Justin Bishop - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-6-NYN 35 (14:16) 34-David Waring ran to NYN 48 for 12 yards. Tackle by 94-Mike Buffington. NYN 34-David Waring was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-KCY 35 (10:06) 6-Raul Allegre 53 yard field goal is GOOD. KCY 0 NYN 3</t>
   </si>
   <si>
     <t>#7 Rodolfo Bergh - P</t>
   </si>
   <si>
     <t>#6 Raul Allegre - K</t>
   </si>
   <si>
     <t>#75 Charles Johnson - RT</t>
   </si>
   <si>
     <t>#79 Justin Vandervort - LG</t>
   </si>
   <si>
     <t>#74 Frank Hayes - LG</t>
   </si>
   <si>
-    <t>#60 Joseph Fuentes - C</t>
+    <t>#53 Joseph Fuentes - C</t>
   </si>
   <si>
     <t>#57 Eugene Hughes - LT</t>
   </si>
   <si>
     <t>#60 Brian Rivera - RG</t>
   </si>
   <si>
     <t>#63 Robert Pewitt - C</t>
   </si>
   <si>
     <t>#51 Rick Luu - DT</t>
   </si>
   <si>
     <t>#91 Benito Thompson - LDE</t>
   </si>
   <si>
     <t>#50 Andrew Logsdon - MLB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>(10:03) 6-Raul Allegre kicks 75 yards from NYN 35 to KCY -10. Touchback.</t>
   </si>
@@ -1280,51 +1280,51 @@
   <si>
     <t>3-11-KCY 38 (0:05) 6-Raul Allegre 56 yard field goal is GOOD. KCY 0 NYN 6</t>
   </si>
   <si>
     <t>(0:01) 6-Raul Allegre kicks 74 yards from NYN 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 25 (0:01) 35-Joseph Johnson ran to KCY 23 for -2 yards. Tackle by 58-Jack Costigan.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-Raul Allegre kicks 75 yards from NYN 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (15:00) 30-James Peterson ran to KCY 27 for 2 yards. Tackle by 90-Charles Moss.</t>
   </si>
   <si>
     <t>#12 Richard Welch - QB</t>
   </si>
   <si>
-    <t>#85 Curtis Blevins - TE</t>
+    <t>#86 Curtis Blevins - TE</t>
   </si>
   <si>
     <t>#15 Danny Fitzgerald - WR</t>
   </si>
   <si>
     <t>#41 Bryce Marshall - FS</t>
   </si>
   <si>
     <t>#29 Javier Elder - CB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>KCY 27</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-8-KCY 27 (14:17) 19-Richard Welch ran to KCY 40 for 13 yards. 19-Richard Welch slides to avoid being hit.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>