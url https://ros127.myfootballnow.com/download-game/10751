--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -347,51 +347,51 @@
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 24 (14:56) 27-John Hayes ran to MIN 21 for -3 yards. Tackle by 90-Mitchell Hooker.</t>
   </si>
   <si>
     <t>#2 Andrew Comstock - QB</t>
   </si>
   <si>
     <t>#27 John Hayes - RB</t>
   </si>
   <si>
-    <t>#85 Arron Stanley - WR</t>
+    <t>#26 Arron Stanley - RB</t>
   </si>
   <si>
     <t>#85 William Johnson - WR</t>
   </si>
   <si>
     <t>#88 Cornelius Meek - WR</t>
   </si>
   <si>
     <t>#11 James Breen - WR</t>
   </si>
   <si>
     <t>#69 John Degree - RG</t>
   </si>
   <si>
     <t>#66 Mike Wright - LG</t>
   </si>
   <si>
     <t>#64 Martin Woodward - C</t>
   </si>
   <si>
     <t>#60 James Jones - RG</t>
   </si>
   <si>
     <t>#56 Manuel Hughes - RT</t>
   </si>
@@ -803,63 +803,63 @@
   <si>
     <t>LV 14</t>
   </si>
   <si>
     <t>3-4 Normal Zone Blitz</t>
   </si>
   <si>
     <t>1-10-OAK 14 (7:03) 32-Eric McGrath ran to OAK 25 for 11 yards. Tackle by 22-Daniel Noland.</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
   <si>
     <t>1-10-OAK 25 (6:25) 4-Steven Jacobs pass complete to 33-John Prater to OAK 41 for 15 yards. Tackle by 57-David White. MIN 22-Daniel Noland was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#21 Clark Cole - RB</t>
+    <t>#28 Clark Cole - RB</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>LV 41</t>
   </si>
   <si>
     <t>1-10-OAK 41 (5:48) 4-Steven Jacobs pass complete to 18-Charles Berry to MIN 44 for 15 yards. Tackle by 29-Samuel Aaron.</t>
   </si>
   <si>
-    <t>#30 Michael Bautista - FB</t>
+    <t>#46 Michael Bautista - FB</t>
   </si>
   <si>
     <t>#29 Samuel Aaron - SS</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>MIN 44</t>
   </si>
   <si>
     <t>1-10-MIN 44 (5:09) 4-Steven Jacobs pass complete to 83-James Merrill to MIN 39 for 6 yards. Tackle by 34-Steven Cortez.</t>
   </si>
   <si>
     <t>#34 Steven Cortez - CB</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
@@ -1067,51 +1067,51 @@
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>1-10-OAK 14 (11:34) 2-Andrew Comstock pass complete to 88-Cornelius Meek to OAK 9 for 5 yards. Tackle by 20-Francisco Bolger. MIN 60-James Jones was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#79 Harold Elledge - RDE</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>LV 9</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-5-OAK 9 (10:55) 27-John Hayes ran to OAK 2 for 7 yards. Tackle by 94-Gabriel Burton.</t>
   </si>
   <si>
-    <t>#79 Myron Bean - LT</t>
+    <t>#75 Myron Bean - LT</t>
   </si>
   <si>
     <t>#59 Michael Freeman - WLB</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>LV 2</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-2-OAK 2 (10:20) 2-Andrew Comstock pass complete to 85-William Johnson for 2 yards. TOUCHDOWN! OAK 10 MIN 6</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>LV 15</t>
   </si>