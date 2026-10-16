--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -386,51 +386,51 @@
   <si>
     <t>#60 Gary Johnson - LG</t>
   </si>
   <si>
     <t>#66 Jacob Cromwell - LT</t>
   </si>
   <si>
     <t>#68 Carl Farmer - LG</t>
   </si>
   <si>
     <t>#72 Luis Wright - RT</t>
   </si>
   <si>
     <t>#77 Robert McLain - LDE</t>
   </si>
   <si>
     <t>#76 Frederick McLean - LDE</t>
   </si>
   <si>
     <t>#64 Kyle Tyrell - DT</t>
   </si>
   <si>
     <t>#99 Robert Brown - DT</t>
   </si>
   <si>
-    <t>#76 Benny Abramowitz - RDE</t>
+    <t>#66 Benny Abramowitz - RDE</t>
   </si>
   <si>
     <t>#41 Jeffery Hobbs - SLB</t>
   </si>
   <si>
     <t>#91 Theodore Barber - MLB</t>
   </si>
   <si>
     <t>#59 Brian Gowins - WLB</t>
   </si>
   <si>
     <t>#4 Wallace Pratt - CB</t>
   </si>
   <si>
     <t>#25 Isaac Martin - CB</t>
   </si>
   <si>
     <t>#97 Eddie Wilson - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>CHI 31</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#66 Adam Basham - C</t>
   </si>
   <si>
     <t>#55 Ernest Sheppard - RG</t>
   </si>
   <si>
     <t>#75 Jack Carnegie - RT</t>
   </si>
   <si>
     <t>#74 Wayne Whitner - DT</t>
   </si>
   <si>
     <t>#59 Mark Walker - SLB</t>
   </si>
   <si>
     <t>#93 Michael Hildebrandt - MLB</t>
   </si>
   <si>
     <t>#50 Randy Rucker - WLB</t>
   </si>
   <si>
     <t>#26 William Metz - CB</t>
   </si>
   <si>
-    <t>#49 Eric Mars - CB</t>
+    <t>#31 Eric Mars - CB</t>
   </si>
   <si>
     <t>#38 Thomas Price - SS</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>2-5-BAL 25 (9:16) 43-Reginald Rose ran to BAL 21 for -3 yards. Tackle by 48-John Wilson.</t>
   </si>
   <si>
     <t>#82 Justin Davis - WR</t>
   </si>
   <si>
     <t>#48 John Wilson - CB</t>
   </si>
@@ -1118,51 +1118,51 @@
   <si>
     <t>2-5-CHI 16 (8:03) 35-Fred Kavanaugh ran to CHI 16 for a short loss. 35-Fred Kavanaugh FUMBLES (93-Michael Hildebrandt) recovered by CHI-52-Bryan Taylor to CHI 18 for 1 yards. Tackle by 68-Justin Spears.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>CHI 18</t>
   </si>
   <si>
     <t>1-10-CHI 18 (8:00) 5-Seth Wallen pass Pass knocked down by 57-Gary Villanueva. incomplete, intended for 24-Truman Dixon.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-10-CHI 18 (7:57) 32-Maurice Orta ran to CHI 25 for 7 yards. Tackle by 21-Eddie Wilson.</t>
   </si>
   <si>
-    <t>#53 Jose Ramirez - FS</t>
+    <t>#47 Jose Ramirez - FS</t>
   </si>
   <si>
     <t>7:18</t>
   </si>
   <si>
     <t>3-3-CHI 25 (7:17) 24-Truman Dixon ran to CHI 32 for 7 yards. Tackle by 41-Jeffery Hobbs.</t>
   </si>
   <si>
     <t>6:44</t>
   </si>
   <si>
     <t>CHI 32</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 32 (6:43) 5-Seth Wallen sacked at CHI 24 for -8 yards (93-Benny Abramowitz). Sack allowed by 84-Paul Jones. CHI 55-Jacob Cromwell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>CHI 24</t>
   </si>