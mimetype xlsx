--- v8 (2026-09-13)
+++ v9 (2026-10-21)
@@ -422,51 +422,51 @@
   <si>
     <t>#29 Lavern Yan - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>LAN 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-LAN 34 (14:16) 23-Robert Malloy ran to LAN 34 for -1 yards. Tackle by 75-Joseph Shelton.</t>
   </si>
   <si>
     <t>#27 Garry Whitaker - RB</t>
   </si>
   <si>
     <t>#88 Everett Harris - TE</t>
   </si>
   <si>
-    <t>#80 James Reaves - TE</t>
+    <t>#81 James Reaves - TE</t>
   </si>
   <si>
     <t>#41 Ellis Anderson - FS</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>3-1-LAN 34 (13:34) 39-Denny Jones ran to LAN 36 for 2 yards. Tackle by 29-Lavern Yan.</t>
   </si>
   <si>
     <t>#39 Denny Jones - RB</t>
   </si>
   <si>
     <t>#6 Bruce Wilkerson - WR</t>
   </si>
   <si>
     <t>#46 Robert Johnson - CB</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>#1 Charles Cassell - RB</t>
   </si>
   <si>
     <t>#40 Patrick McCord - FB</t>
   </si>
   <si>
     <t>#86 Tom Eady - TE</t>
   </si>
   <si>
     <t>#14 Rudolph Friday - WR</t>
   </si>
   <si>
     <t>#86 Eric Ouellette - WR</t>
   </si>
   <si>
     <t>#73 Andrew Shea - LT</t>
   </si>
   <si>
     <t>#66 Derrick Crum - LG</t>
   </si>
   <si>
     <t>#63 Robert Manning - C</t>
   </si>
   <si>
-    <t>#79 John Green - RG</t>
+    <t>#74 John Green - RG</t>
   </si>
   <si>
     <t>#77 Dante Gilbert - RT</t>
   </si>
   <si>
     <t>#59 John Montgomery - MLB</t>
   </si>
   <si>
     <t>#53 Kevin Hayes - MLB</t>
   </si>
   <si>
     <t>#57 Wayne Keith - WLB</t>
   </si>
   <si>
     <t>#43 Fermin Warner - SS</t>
   </si>
   <si>
     <t>#31 Michael Young - FS</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -1460,51 +1460,51 @@
   <si>
     <t>LAN 41</t>
   </si>
   <si>
     <t>1-10-LAN 41 (7:07) 15-Gary King sacked at LAN 32 for -10 yards (76-George Scott). Sack allowed by 54-John Holmquist.</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>LAN 32</t>
   </si>
   <si>
     <t>2-20-LAN 32 (6:31) 39-Denny Jones ran to LAN 38 for 7 yards. Tackle by 41-Ellis Anderson.</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-13-LAN 38 (5:48) 15-Gary King ran to LAN 50 for 11 yards. Tackle by 97-Travis Perez.</t>
   </si>
   <si>
-    <t>#63 Robert Moyer - C</t>
+    <t>#50 Robert Moyer - C</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>4-2-LAN 50 (5:00) 17-Jeremy Cochran punts 44 yards to CLE 7. Fair Catch by 16-James Weber.</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
     <t>CLE 7</t>
   </si>
   <si>
     <t>1-10-CLE 7 (4:53) 1-Charles Cassell ran to CLE 6 for -1 yards. Tackle by 53-Kevin Hayes. CLE 83-Michael Stone was injured on the play. He looks like he should be able to return. CLE 63-Robert Manning was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:16</t>
   </si>
   <si>
     <t>CLE 6</t>
   </si>
   <si>
     <t>Singleback Slot Strong Post Curls</t>
   </si>