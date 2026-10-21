--- v8 (2026-09-13)
+++ v9 (2026-10-21)
@@ -353,51 +353,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 8-Jesse Delany pass Pass knocked down by 21-Harry Crowder. incomplete, intended for 30-Jason Jean.</t>
   </si>
   <si>
     <t>#8 Jesse Delany - QB</t>
   </si>
   <si>
     <t>#30 Jason Jean - RB</t>
   </si>
   <si>
     <t>#13 John Middleton - WR</t>
   </si>
   <si>
     <t>#1 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#15 Thomas Fink - WR</t>
   </si>
   <si>
-    <t>#17 Floyd Leavitt - WR</t>
+    <t>#86 Floyd Leavitt - WR</t>
   </si>
   <si>
     <t>#73 Jay Lucero - LT</t>
   </si>
   <si>
     <t>#68 Ramon Green - RG</t>
   </si>
   <si>
     <t>#53 Joseph Fuentes - C</t>
   </si>
   <si>
     <t>#67 Earl Abels - RG</t>
   </si>
   <si>
     <t>#75 Charles Johnson - RT</t>
   </si>
   <si>
     <t>#54 Robert Morris - LDE</t>
   </si>
   <si>
     <t>#76 Nathaniel Allen - DT</t>
   </si>
   <si>
     <t>#70 Robert McCarthy - RDE</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>3-4-MIA 26 (12:01) 7-Virgilio Limon pass complete to 88-Matthew Ayala to MIA 39 for 13 yards. Tackle by 51-Britt Fields.</t>
   </si>
   <si>
     <t>#81 Richard Hogan - TE</t>
   </si>
   <si>
     <t>#80 Matthew Ayala - TE</t>
   </si>
   <si>
     <t>#77 Alexander Williams - LDE</t>
   </si>
   <si>
     <t>#59 Charles Moss - DT</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>MIA 39</t>
   </si>
   <si>
     <t>1-10-MIA 39 (11:23) 7-Virgilio Limon pass INTERCEPTED by 58-Jack Costigan at MIA 47. 58-Jack Costigan to MIA 47 for -0 yards. Tackle by 31-Richard Hogan. PENALTY - Pass Interference (NYN 59-Karl Lucas)</t>
   </si>
   <si>
-    <t>#2 Anthony Carter - WR</t>
+    <t>#14 Anthony Carter - WR</t>
   </si>
   <si>
     <t>#16 Wm Addis - WR</t>
   </si>
   <si>
     <t>#22 Scott Martin - CB</t>
   </si>
   <si>
     <t>#43 Jose Anderson - CB</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>MIA 45</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-MIA 45 (11:19) 16-Anthony Carter ran to NYN 44 for 11 yards. Tackle by 31-Frank Herrmann.</t>
   </si>
   <si>
     <t>#61 Steven Johnson - RT</t>
   </si>