--- v9 (2026-09-13)
+++ v10 (2026-10-21)
@@ -476,51 +476,51 @@
   <si>
     <t>#56 Gregory Morgan - MLB</t>
   </si>
   <si>
     <t>#48 Richard Corey - CB</t>
   </si>
   <si>
     <t>#34 Steven Cortez - CB</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MIN 36 (13:01) 38-Eduardo Denton ran to MIN 37 for -1 yards. Tackle by 90-Charles Louden.</t>
   </si>
   <si>
-    <t>#2 Anthony Carter - WR</t>
+    <t>#14 Anthony Carter - WR</t>
   </si>
   <si>
     <t>#53 Charles Hicks - RDE</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>MIN 37</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-11-MIN 37 (12:21) 38-Eduardo Denton ran to MIN 24 for 12 yards. Tackle by 40-Roy Gallagher.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>