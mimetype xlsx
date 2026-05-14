--- v0 (2025-10-22)
+++ v1 (2026-05-14)
@@ -296,51 +296,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Timothy Gardner kicks 74 yards from ATL 35 to WAS -9. Touchback.</t>
   </si>
   <si>
     <t>#45 Dean Avila - RB</t>
   </si>
   <si>
     <t>#75 Gregory Wade - LDE</t>
   </si>
   <si>
     <t>#39 Paul Cash - CB</t>
   </si>
   <si>
     <t>#95 Arnold Carty - RDE</t>
   </si>
   <si>
     <t>#73 John Hancock - RDE</t>
   </si>
   <si>
-    <t>#91 Thomas Goodman - SLB</t>
+    <t>#51 Thomas Goodman - SLB</t>
   </si>
   <si>
     <t>#49 Harry Litchfield - SS</t>
   </si>
   <si>
     <t>#68 James Machado - DT</t>
   </si>
   <si>
     <t>#98 Kenneth Mueller - MLB</t>
   </si>
   <si>
     <t>#21 Jeffrey Diggs - SS</t>
   </si>
   <si>
     <t>#50 Loren Hart - MLB</t>
   </si>
   <si>
     <t>#11 Timothy Gardner - K</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 25</t>
   </si>
@@ -362,60 +362,60 @@
   <si>
     <t>#83 Jeffrey Ramirez - TE</t>
   </si>
   <si>
     <t>#19 James Woodson - WR</t>
   </si>
   <si>
     <t>#84 Jordan Hardaway - WR</t>
   </si>
   <si>
     <t>#16 Michael Triplett - WR</t>
   </si>
   <si>
     <t>#53 Randall Rivers - LT</t>
   </si>
   <si>
     <t>#66 Mike Wright - LG</t>
   </si>
   <si>
     <t>#70 Donald Heinz - C</t>
   </si>
   <si>
     <t>#69 John Degree - RG</t>
   </si>
   <si>
-    <t>#65 Michael Jones - RT</t>
+    <t>#57 Michael Jones - RT</t>
   </si>
   <si>
     <t>#90 Herman Carlsen - LDE</t>
   </si>
   <si>
-    <t>#52 Mike Morin - DT</t>
-[...2 lines deleted...]
-    <t>#64 Edward Wentz - DT</t>
+    <t>#97 Mike Morin - DT</t>
+  </si>
+  <si>
+    <t>#74 Edward Wentz - DT</t>
   </si>
   <si>
     <t>#60 Donald Erwin - RDE</t>
   </si>
   <si>
     <t>#95 Robert Nickols - MLB</t>
   </si>
   <si>
     <t>#99 Kelvin Crouse - WLB</t>
   </si>
   <si>
     <t>#40 Larry Reddy - CB</t>
   </si>
   <si>
     <t>#33 Anthony Louviere - CB</t>
   </si>
   <si>
     <t>#49 Felipe Mitchell - CB</t>
   </si>
   <si>
     <t>#32 Barrett Morelock - SS</t>
   </si>
   <si>
     <t>#31 Ivan Tello - FS</t>
   </si>
@@ -503,117 +503,117 @@
   <si>
     <t>3-4-ATL 45 (12:29) 15-Roberto Knight pass complete to 32-Renaldo Clark to ATL 45 for a short loss. Tackle by 51-Donald Wilson.</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-ATL 45 (11:56) 12-Dustin Hiner punts 38 yards to ATL 7. 8-Allen Edwards to ATL 15 for 8 yards. Tackle by 66-Mike Wright.</t>
   </si>
   <si>
     <t>#12 Dustin Hiner - P</t>
   </si>
   <si>
     <t>#60 George Nolan - LG</t>
   </si>
   <si>
     <t>#8 Allen Edwards - WR</t>
   </si>
   <si>
-    <t>#92 Steve Johnson - WLB</t>
+    <t>#44 Steve Johnson - MLB</t>
   </si>
   <si>
     <t>#75 John Clark - RDE</t>
   </si>
   <si>
     <t>#51 Donald Carter - LG</t>
   </si>
   <si>
     <t>#93 Dean Byrd - MLB</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-ATL 15 (11:48) 25-Chris Mercuri ran to ATL 18 for 3 yards. Tackle by 91-Thomas Goodman.</t>
   </si>
   <si>
     <t>#4 Gene Rollins - QB</t>
   </si>
   <si>
-    <t>#25 Chris Mercuri - RB</t>
+    <t>#32 Chris Mercuri - RB</t>
   </si>
   <si>
     <t>#24 John Davis - FB</t>
   </si>
   <si>
-    <t>#89 Michael Moore - TE</t>
+    <t>#85 Michael Moore - TE</t>
   </si>
   <si>
     <t>#16 Jason Collins - WR</t>
   </si>
   <si>
     <t>#69 Paul Patel - LT</t>
   </si>
   <si>
     <t>#63 Gary Smith - LG</t>
   </si>
   <si>
     <t>#58 Alan Bell - C</t>
   </si>
   <si>
     <t>#62 Dewayne Denker - RG</t>
   </si>
   <si>
-    <t>#72 Adolfo Gordon - RT</t>
+    <t>#71 Adolfo Gordon - RT</t>
   </si>
   <si>
     <t>#94 Gary Anderson - DT</t>
   </si>
   <si>
     <t>#97 Eric Olesen - WLB</t>
   </si>
   <si>
     <t>#43 Theodore Carter - CB</t>
   </si>
   <si>
-    <t>#33 Vincent Baker - FS</t>
+    <t>#34 Vincent Baker - FS</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>ATL 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-4 Normal 4 Deep QB Spy</t>
   </si>
   <si>
     <t>2-7-ATL 18 (11:02) 25-Chris Mercuri ran to ATL 28 for 10 yards. Tackle by 21-Jeffrey Diggs.</t>
   </si>
   <si>
     <t>#99 Joshua Stump - MLB</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>ATL 28</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-7-ATL 31 (9:37) 4-Gene Rollins pass complete to 8-Allen Edwards to ATL 34 for 3 yards. Tackle by 39-Paul Cash.</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>ATL 34</t>
   </si>
   <si>
     <t>3-3-ATL 34 (8:51) 4-Gene Rollins pass complete to 24-John Davis to ATL 34 for a short loss. Tackle by 43-Theodore Carter.</t>
   </si>
   <si>
     <t>#86 Eric Ouellette - WR</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>4-4-ATL 34 (8:09) PENALTY - False Start (ATL 52-Mike Morin)</t>
   </si>
   <si>
-    <t>#15 Sylvester James - P</t>
+    <t>#6 Sylvester James - P</t>
   </si>
   <si>
     <t>#78 Charles Ott - RT</t>
   </si>
   <si>
     <t>#68 Robert Dow - RG</t>
   </si>
   <si>
     <t>#77 John Allen - DT</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>ATL 29</t>
   </si>
   <si>
     <t>4-9-ATL 29 (8:09) 15-Sylvester James punts 58 yards to WAS 13.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>WAS 13</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>4-11-WAS 34 (3:36) 12-Dustin Hiner punts 48 yards to ATL 18. 8-Allen Edwards to ATL 19 for 1 yards. Tackle by 91-Thomas Goodman. PENALTY - Holding (WAS 83-Jeffrey Ramirez) (Declined)</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>ATL 19</t>
   </si>
   <si>
     <t>1-10-ATL 19 (3:27) 25-Chris Mercuri ran to ATL 29 for 10 yards. Tackle by 21-Jeffrey Diggs. WAS 43-Theodore Carter was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-ATL 29 (2:52) 4-Gene Rollins pass complete to 89-Michael Moore to ATL 40 for 11 yards. Tackle by 91-Thomas Goodman.</t>
   </si>
   <si>
-    <t>#30 James Peterson - RB</t>
+    <t>#44 James Peterson - RB</t>
   </si>
   <si>
     <t>#35 Manuel Seng - CB</t>
   </si>
   <si>
     <t>2:19</t>
   </si>
   <si>
     <t>ATL 40</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ATL 40 (2:18) 4-Gene Rollins pass complete to 8-Allen Edwards to ATL 42 for 2 yards. Tackle by 39-Paul Cash.</t>
   </si>
   <si>
     <t>1:42</t>
   </si>
   <si>
     <t>ATL 42</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
@@ -905,54 +905,54 @@
   <si>
     <t>2-10-WAS 34 (14:18) 46-George Thomas ran to WAS 39 for 5 yards. Tackle by 49-Felipe Mitchell.</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>WAS 39</t>
   </si>
   <si>
     <t>3-5-WAS 39 (13:44) 47-Phillip Boyce ran for 61 yards. TOUCHDOWN! WAS 69-John Degree was injured on the play. He looks like he should be able to return. WAS 45-Dean Avila was injured on the play. He looks like he should be able to return. WAS 6 ATL 0</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:33) Extra point by 4-Billy Bergquist is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#4 Billy Bergquist - K</t>
-[...2 lines deleted...]
-    <t>#59 Bruce Knox - RT</t>
+    <t>#5 Billy Bergquist - K</t>
+  </si>
+  <si>
+    <t>#67 Bruce Knox - RT</t>
   </si>
   <si>
     <t>(13:33) 4-Billy Bergquist kicks 71 yards from WAS 35 to ATL -6. Touchback.</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>Singleback Normal FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 25 (13:33) 4-Gene Rollins sacked at ATL 17 for -8 yards (35-Manuel Seng). Sack allowed by 69-Paul Patel. 4-Gene Rollins FUMBLES (35-Manuel Seng) recovered by WAS-35-Manuel Seng to ATL 14 for 2 yards.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>ATL 14</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
@@ -1034,51 +1034,51 @@
   <si>
     <t>2-5-ATL 40 (10:02) 4-Gene Rollins pass Pass knocked down by 99-Joshua Stump. incomplete, intended for 89-Michael Moore.</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>3-5-ATL 40 (9:59) 4-Gene Rollins pass complete to 30-James Peterson to WAS 46 for 13 yards. Pressure by 68-James Machado.</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>WAS 46</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-WAS 46 (9:16) 24-John Davis ran to WAS 33 for 13 yards. Tackle by 26-Aaron Snider. ATL 80-Steve Wittig was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#80 Steve Wittig - WR</t>
+    <t>#82 Steve Wittig - WR</t>
   </si>
   <si>
     <t>#55 Clayton Stokes - MLB</t>
   </si>
   <si>
     <t>#26 Aaron Snider - SS</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>WAS 33</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-WAS 33 (8:37) 4-Gene Rollins pass complete to 25-Chris Mercuri to WAS 36 for -3 yards. Tackle by 21-Jeffrey Diggs.</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
@@ -1121,51 +1121,51 @@
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>3-13-WAS 20 (5:52) 4-Gene Rollins pass complete to 25-Chris Mercuri to WAS 15 for 5 yards. Tackle by 39-Paul Cash.</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>4-8-WAS 15 (5:09) 11-Timothy Gardner 34 yard field goal is GOOD. WAS 9 ATL 3</t>
   </si>
   <si>
     <t>#1 Dudley Harris - QB</t>
   </si>
   <si>
     <t>#62 Brian Anderson - RG</t>
   </si>
   <si>
-    <t>#71 Christopher Weaver - C</t>
+    <t>#56 Christopher Weaver - C</t>
   </si>
   <si>
     <t>5:06</t>
   </si>
   <si>
     <t>(5:07) 11-Timothy Gardner kicks 74 yards from ATL 35 to WAS -9. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-WAS 25 (5:07) 47-Phillip Boyce ran to WAS 27 for 2 yards. Tackle by 99-Kelvin Crouse.</t>
   </si>
   <si>
     <t>4:28</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-8-WAS 27 (4:27) 47-Phillip Boyce ran to WAS 28 for 1 yards. Tackle by 99-Kelvin Crouse.</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
@@ -1205,51 +1205,51 @@
   <si>
     <t>1-10-ATL 40 (3:36) 25-Chris Mercuri ran to ATL 39 for -1 yards. Tackle by 91-Thomas Goodman.</t>
   </si>
   <si>
     <t>#87 James Ballard - TE</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>ATL 39</t>
   </si>
   <si>
     <t>2-11-ATL 39 (2:56) 25-Chris Mercuri ran to ATL 49 for 10 yards. Tackle by 33-Vincent Baker.</t>
   </si>
   <si>
     <t>2:16</t>
   </si>
   <si>
     <t>ATL 49</t>
   </si>
   <si>
     <t>3-1-ATL 49 (2:15) 30-James Peterson ran to WAS 49 for 1 yards. Tackle by 98-Kenneth Mueller.</t>
   </si>
   <si>
-    <t>#39 Otis Griffeth - RB</t>
+    <t>#34 Otis Griffeth - RB</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1-10-WAS 49 (2:00) 4-Gene Rollins pass complete to 16-Jason Collins to WAS 43 for 6 yards. Tackle by 39-Paul Cash.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Timeout ATL</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>2-4-WAS 43 (1:54) 25-Chris Mercuri ran to WAS 43 for a short gain. Tackle by 91-Thomas Goodman.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
@@ -2292,51 +2292,51 @@
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="353.771" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>