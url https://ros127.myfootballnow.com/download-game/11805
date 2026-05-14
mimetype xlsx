--- v0 (2025-11-02)
+++ v1 (2026-05-14)
@@ -284,135 +284,135 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LAA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Jack Manners kicks 74 yards from DEN 35 to LAA -9. Touchback.</t>
   </si>
   <si>
     <t>#27 Ryan Guess - RB</t>
   </si>
   <si>
-    <t>#53 Victor Forsythe - MLB</t>
+    <t>#21 Victor Forsythe - CB</t>
   </si>
   <si>
     <t>#38 Harold Gray - FS</t>
   </si>
   <si>
-    <t>#67 Kyle Ladouceur - RDE</t>
-[...2 lines deleted...]
-    <t>#40 James Hershberger - CB</t>
+    <t>#91 Kyle Ladouceur - RDE</t>
+  </si>
+  <si>
+    <t>#24 James Hershberger - CB</t>
   </si>
   <si>
     <t>#49 Don McIntosh - WLB</t>
   </si>
   <si>
-    <t>#54 Adam Pickering - C</t>
-[...2 lines deleted...]
-    <t>#76 William Henley - LDE</t>
+    <t>#67 Adam Pickering - C</t>
+  </si>
+  <si>
+    <t>#91 William Henley - LDE</t>
   </si>
   <si>
     <t>#96 Kevin Long - LDE</t>
   </si>
   <si>
     <t>#28 Eric Kaiser - SS</t>
   </si>
   <si>
-    <t>#77 Jeffrey Lewis - RDE</t>
+    <t>#91 Jeffrey Lewis - DT</t>
   </si>
   <si>
     <t>#4 Jack Manners - K</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 25 (15:00) 27-Ryan Guess ran to LAA 26 for 1 yards. Tackle by 90-Wiley Marcellus.</t>
   </si>
   <si>
     <t>#14 Alvin Moore - QB</t>
   </si>
   <si>
-    <t>#35 Willie Villanueva - FB</t>
+    <t>#46 Willie Villanueva - FB</t>
   </si>
   <si>
     <t>#86 Tom Eady - TE</t>
   </si>
   <si>
     <t>#82 Donald West - WR</t>
   </si>
   <si>
     <t>#87 Adam Noble - WR</t>
   </si>
   <si>
     <t>#66 William Parish - LT</t>
   </si>
   <si>
     <t>#62 Fred Klein - LG</t>
   </si>
   <si>
     <t>#65 Jeremy Quillen - C</t>
   </si>
   <si>
     <t>#52 Juan Stewart - RG</t>
   </si>
   <si>
     <t>#64 Kevin Garcia - RG</t>
   </si>
   <si>
-    <t>#90 Wiley Marcellus - LDE</t>
-[...5 lines deleted...]
-    <t>#97 Kermit Priest - LDE</t>
+    <t>#55 Wiley Marcellus - WLB</t>
+  </si>
+  <si>
+    <t>#91 Jack Pierce - DT</t>
+  </si>
+  <si>
+    <t>#97 Kermit Priest - DT</t>
   </si>
   <si>
     <t>#99 Leslie Leon - RDE</t>
   </si>
   <si>
     <t>#54 Jerry Neal - SLB</t>
   </si>
   <si>
     <t>#55 Collin Garner - MLB</t>
   </si>
   <si>
     <t>#59 Armando Braun - WLB</t>
   </si>
   <si>
     <t>#25 Joe Macleod - CB</t>
   </si>
   <si>
     <t>#24 Walter Neri - CB</t>
   </si>
   <si>
     <t>#46 Brian Leong - SS</t>
   </si>
   <si>
     <t>#44 Joseph Castonguay - FS</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>LAA 33</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-LAA 33 (14:19) 14-Alvin Moore pass Pass knocked down by 46-Brian Leong. incomplete, intended for 13-Larry Clarke. 55-Collin Garner got away with a hold on that play.</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-LAA 33 (14:15) 14-Alvin Moore pass complete to 86-Tom Eady to LAA 35 for 2 yards. Tackle by 25-Joe Macleod.</t>
   </si>
   <si>
-    <t>#25 Gerald Stoughton - RB</t>
+    <t>#89 Gerald Stoughton - TE</t>
   </si>
   <si>
     <t>#81 Harry Harmon - TE</t>
   </si>
   <si>
     <t>#93 Zachary Rice - DT</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-8-LAA 35 (13:34) 14-Alvin Moore pass complete to 82-Donald West to LAA 37 for 2 yards. Tackle by 25-Joe Macleod.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>LAA 37</t>
   </si>
@@ -512,78 +512,78 @@
   <si>
     <t>#69 Richard Amedee - LT</t>
   </si>
   <si>
     <t>#57 John Snyder - WLB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>DEN 22</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DEN 22 (12:42) 13-Christopher Poteete pass Pass knocked down by 40-James Hershberger. incomplete, intended for 88-Walter Walker.</t>
   </si>
   <si>
     <t>#13 Christopher Poteete - QB</t>
   </si>
   <si>
-    <t>#29 Kenneth Adams - RB</t>
+    <t>#32 Kenneth Adams - RB</t>
   </si>
   <si>
     <t>#30 Nicolas Ramirez - RB</t>
   </si>
   <si>
     <t>#88 Walter Walker - WR</t>
   </si>
   <si>
     <t>#87 Michael Gorham - WR</t>
   </si>
   <si>
-    <t>#75 Daniel Pounds - LT</t>
+    <t>#51 Daniel Pounds - LT</t>
   </si>
   <si>
     <t>#66 Mike Gaines - LG</t>
   </si>
   <si>
     <t>#65 Roy Hagemann - C</t>
   </si>
   <si>
     <t>#67 Ronnie Ho - RG</t>
   </si>
   <si>
-    <t>#76 Martin Reynolds - RT</t>
-[...2 lines deleted...]
-    <t>#79 Ricky Gallant - DT</t>
+    <t>#76 Martin Reynolds - LT</t>
+  </si>
+  <si>
+    <t>#67 Ricky Gallant - DT</t>
   </si>
   <si>
     <t>#78 John Walker - DT</t>
   </si>
   <si>
     <t>#44 Hubert Wilson - CB</t>
   </si>
   <si>
     <t>#36 Donald Maloney - CB</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-10-DEN 22 (12:39) 29-Kenneth Adams ran to DEN 19 for -3 yards. Tackle by 53-Victor Forsythe.</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>#77 Dave Ramos - RT</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>LAA 16</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 16 (11:03) 14-Alvin Moore pass Pass knocked down by 44-Joseph Castonguay. incomplete, intended for 86-Tom Eady.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>2-10-LAA 16 (11:00) 14-Alvin Moore pass complete to 35-Willie Villanueva to LAA 21 for 5 yards. Tackle by 99-Leslie Leon.</t>
   </si>
   <si>
-    <t>#96 Paul Clark - LDE</t>
+    <t>#63 Paul Clark - LDE</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>LAA 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-5-LAA 21 (10:16) 27-Ryan Guess ran to LAA 20 for -1 yards. Tackle by 55-Collin Garner.</t>
   </si>
   <si>
     <t>9:44</t>
   </si>
   <si>
     <t>LAA 20</t>
   </si>
   <si>
     <t>4-6-LAA 20 (9:43) 11-Robert Rogers punts 47 yards to DEN 33. 82-Tom Carney to DEN 35 for 2 yards. Tackle by 54-Adam Pickering.</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-1-LAA 44 (7:43) 29-Kenneth Adams ran to LAA 38 for 6 yards. Tackle by 42-Douglas Smith.</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>LAA 38</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-LAA 38 (7:02) PENALTY - False Start (DEN 13-Christopher Poteete)</t>
   </si>
   <si>
-    <t>#86 Gary Holleran - TE</t>
+    <t>#85 Gary Holleran - TE</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>LAA 43</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-15-LAA 43 (7:02) 29-Kenneth Adams ran to LAA 39 for 5 yards. Tackle by 49-Don McIntosh. 30-Nicolas Ramirez missed that block completely. 30-Nicolas Ramirez was completely beat on that play.</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>LAA 39</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-10-LAA 39 (6:17) 29-Kenneth Adams ran to LAA 37 for 1 yards. Tackle by 53-Victor Forsythe.</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>1-10-DEN 43 (1:13) 29-Kenneth Adams ran to DEN 45 for 2 yards. Tackle by 78-John Walker.</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>2-8-DEN 45 (0:37) 13-Christopher Poteete pass Pass knocked down by 49-Don McIntosh. incomplete, intended for 80-Darren Robinson. LAA 79-Ricky Gallant was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:32</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-8-DEN 45 (0:33) 29-Kenneth Adams ran to LAA 45 for 10 yards. Tackle by 28-Eric Kaiser. DEN 67-Ronnie Ho was injured on the play. He looks like he should be able to return. DEN 80-Darren Robinson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#62 Bill Bell - LDE</t>
+    <t>#51 Bill Bell - LDE</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
   <si>
     <t>Timeout DEN</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>LAA 45</t>
   </si>
   <si>
     <t>1-10-LAA 45 (0:03) 13-Christopher Poteete pass complete to 80-Darren Robinson to LAA 39 for 5 yards. Tackle by 49-Don McIntosh.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
@@ -1226,84 +1226,84 @@
   <si>
     <t>2-10-LAA 17 (1:04) 13-Christopher Poteete pass complete to 29-Kenneth Adams to LAA 6 for 10 yards. Tackle by 53-Victor Forsythe.</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>LAA 6</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-6-LAA 6 (0:43) 13-Christopher Poteete pass complete to 30-Nicolas Ramirez to LAA 1 for 6 yards. Pushed out of bounds by 49-Don McIntosh.</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>LAA 1</t>
   </si>
   <si>
     <t>2-1-LAA 1 (0:38) 29-Kenneth Adams ran for 1 yards. TOUCHDOWN! LAA 0 DEN 12</t>
   </si>
   <si>
-    <t>#37 John Suber - RB</t>
+    <t>#34 John Suber - RB</t>
   </si>
   <si>
     <t>#30 Ivan Friend - FS</t>
   </si>
   <si>
     <t>0:36</t>
   </si>
   <si>
     <t>LAA 15</t>
   </si>
   <si>
     <t>(0:37) Extra point GOOD by 4-Jack Manners. LAA 0 DEN 13</t>
   </si>
   <si>
     <t>(0:37) 4-Jack Manners kicks 74 yards from DEN 35 to LAA -9. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAA 25 (0:37) 27-Ryan Guess ran to LAA 25 for a short loss. Tackle by 99-Leslie Leon.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 9-Johnny Collins kicks 75 yards from LAA 35 to DEN -10. Touchback.</t>
   </si>
   <si>
-    <t>#9 Johnny Collins - K</t>
+    <t>#7 Johnny Collins - K</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 30-Nicolas Ramirez ran to DEN 22 for -3 yards. Tackle by 53-Victor Forsythe.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>2-13-DEN 22 (14:19) 29-Kenneth Adams ran to DEN 32 for 10 yards. Tackle by 38-Harold Gray.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>DEN 32</t>
   </si>
   <si>
     <t>3-3-DEN 32 (13:38) 31-Gary Vera ran to DEN 40 for 9 yards. Tackle by 28-Eric Kaiser.</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>DEN 40</t>
   </si>
@@ -1766,51 +1766,51 @@
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>1-10-LAA 27 (1:38) 14-Alvin Moore pass complete to 13-Larry Clarke to LAA 28 for 2 yards. Tackle by 25-Joe Macleod.</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>2-8-LAA 28 (1:15) 14-Alvin Moore pass Pass knocked down by 25-Joe Macleod. incomplete, intended for 27-Ryan Guess.</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>3-8-LAA 28 (1:11) 14-Alvin Moore pass complete to 82-Donald West to LAA 30 for 2 yards. Tackle by 25-Joe Macleod. DEN 25-Joe Macleod was injured on the play.</t>
   </si>
   <si>
-    <t>#85 Morris Robertson - WR</t>
+    <t>#18 Morris Robertson - WR</t>
   </si>
   <si>
     <t>0:53</t>
   </si>
   <si>
     <t>LAA 30</t>
   </si>
   <si>
     <t>4-6-LAA 30 (0:52) 11-Robert Rogers punts 49 yards to DEN 21. 82-Tom Carney to DEN 30 for 9 yards. Tackle by 76-William Henley. LAA 54-Adam Pickering was injured on the play.</t>
   </si>
   <si>
     <t>Victory</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DEN 30 (0:44) 13-Christopher Poteete kneeled down to DEN 30 for 0 yards.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>2-10-DEN 30 (0:05) 13-Christopher Poteete kneeled down to DEN 30 for 0 yards.</t>
   </si>
@@ -2181,99 +2181,99 @@
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="312.495" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>