--- v5 (2026-09-13)
+++ v6 (2026-10-21)
@@ -296,51 +296,51 @@
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Kirk Stephenson kicks 68 yards from DEN 35 to TBY -3. Touchback.</t>
   </si>
   <si>
     <t>#43 Willie Cox - WR</t>
   </si>
   <si>
     <t>#26 Alex Baker - SS</t>
   </si>
   <si>
     <t>#20 Alfredo McCormick - CB</t>
   </si>
   <si>
-    <t>#39 Ethan Reynolds - FS</t>
+    <t>#39 Ethan Reynolds - CB</t>
   </si>
   <si>
     <t>#36 Claude Carpenter - SS</t>
   </si>
   <si>
     <t>#45 Sean Kuhn - CB</t>
   </si>
   <si>
     <t>#52 Todd Johnson - WLB</t>
   </si>
   <si>
     <t>#40 Gino Frisbie - CB</t>
   </si>
   <si>
     <t>#49 John Meyer - FS</t>
   </si>
   <si>
     <t>#44 Lloyd Lang - WLB</t>
   </si>
   <si>
     <t>#28 Jesse Johannes - CB</t>
   </si>
   <si>
     <t>#8 Kirk Stephenson - K</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>2-3-DEN 47 (13:01) 85-William Bath ran to DEN 40 for 7 yards. Tackle by 57-John Snyder.</t>
   </si>
   <si>
     <t>#17 Joshua Frederick - WR</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>DEN 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DEN 40 (12:26) 9-Gary Radke pass complete to 10-Dean Collins to DEN 34 for 6 yards. Tackle by 24-Walter Neri. 24-Walter Neri got away with a hold on that play. DEN 25-Joe Macleod was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 David Gassaway - RB</t>
   </si>
   <si>
-    <t>#58 Roger Johnson - MLB</t>
+    <t>#53 Roger Johnson - MLB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>DEN 34</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>2-4-DEN 34 (11:42) 86-Francisco Hampton ran to DEN 31 for 3 yards. Tackle by 97-Kermit Priest. 84-Lorenzo Aiken was completely beat on that play. DEN 53-Lorenzo Amaro was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#53 Lorenzo Amaro - WLB</t>
   </si>
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>DEN 31</t>
   </si>
@@ -620,90 +620,90 @@
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-6-DEN 6 (7:42) 31-Richard Smith ran for 6 yards. TOUCHDOWN! TBY 6 DEN 0</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:39) Extra point GOOD by 12-Robert Nelson. TBY 7 DEN 0</t>
   </si>
   <si>
     <t>#16 Raymond Roberts - P</t>
   </si>
   <si>
     <t>#12 Robert Nelson - K</t>
   </si>
   <si>
-    <t>#64 Ronald Bennett - RT</t>
+    <t>#64 Ronald Bennett - LG</t>
   </si>
   <si>
     <t>#76 Terry Kosinski - C</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#52 Chris Herrick - LDE</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(7:39) 12-Robert Nelson kicks 73 yards from TBY 35 to DEN -8. Touchback.</t>
   </si>
   <si>
     <t>#30 Kenneth Adams - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>1-10-DEN 25 (7:39) 32-Kenneth Adams ran to DEN 33 for 8 yards. 32-Kenneth Adams FUMBLES (90-William Roberts) recovered by TBY-90-William Roberts at DEN 35. Tackle by 82-Tom Carney.</t>
   </si>
   <si>
     <t>#13 Christopher Poteete - QB</t>
   </si>
   <si>
     <t>#80 Darren Robinson - TE</t>
   </si>
   <si>
     <t>#87 Michael Gorham - WR</t>
   </si>
   <si>
-    <t>#14 Mark Calle - WR</t>
+    <t>#18 Mark Calle - WR</t>
   </si>
   <si>
     <t>#82 Tom Carney - WR</t>
   </si>
   <si>
     <t>#51 Daniel Pounds - LT</t>
   </si>
   <si>
     <t>#79 Mike Gaines - LG</t>
   </si>
   <si>
     <t>#65 Roy Hagemann - C</t>
   </si>
   <si>
     <t>#67 Ronnie Ho - RG</t>
   </si>
   <si>
     <t>#76 Martin Reynolds - LT</t>
   </si>
   <si>
     <t>#65 Jason Williams - LDE</t>
   </si>
   <si>
     <t>#70 Derrick Escamilla - DT</t>
   </si>