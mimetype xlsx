--- v0 (2026-03-31)
+++ v1 (2026-05-14)
@@ -314,51 +314,51 @@
   <si>
     <t>#98 Adrian Henry - RDE</t>
   </si>
   <si>
     <t>#95 Victor Raglin - LDE</t>
   </si>
   <si>
     <t>#58 Jack Costigan - MLB</t>
   </si>
   <si>
     <t>#94 Shon Smith - DT</t>
   </si>
   <si>
     <t>#44 David Stevenson - FS</t>
   </si>
   <si>
     <t>#51 Britt Fields - SLB</t>
   </si>
   <si>
     <t>#41 Bryce Marshall - FS</t>
   </si>
   <si>
     <t>#54 Vincenzo Houston - SLB</t>
   </si>
   <si>
-    <t>#4 Billy Bergquist - K</t>
+    <t>#5 Billy Bergquist - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 12-Armando Bowden ran to NYN 24 for -1 yards. Tackle by 97-James Henderson.</t>
   </si>
   <si>
     <t>#5 Robert Rodriguez - QB</t>
   </si>
   <si>
     <t>#12 Armando Bowden - RB</t>
   </si>
   <si>
     <t>#65 Joseph Fuentes - C</t>
   </si>
@@ -380,51 +380,51 @@
   <si>
     <t>#60 Jeffery McNeely - C</t>
   </si>
   <si>
     <t>#67 Earl Abels - RG</t>
   </si>
   <si>
     <t>#77 Richard Brush - RT</t>
   </si>
   <si>
     <t>#75 Gregory Wade - LDE</t>
   </si>
   <si>
     <t>#97 James Henderson - LDE</t>
   </si>
   <si>
     <t>#68 James Machado - DT</t>
   </si>
   <si>
     <t>#76 Brooks Michaud - LDE</t>
   </si>
   <si>
     <t>#92 Mario Knapp - RDE</t>
   </si>
   <si>
-    <t>#91 Thomas Goodman - SLB</t>
+    <t>#51 Thomas Goodman - SLB</t>
   </si>
   <si>
     <t>#50 Loren Hart - MLB</t>
   </si>
   <si>
     <t>#97 Eric Olesen - WLB</t>
   </si>
   <si>
     <t>#43 Theodore Carter - CB</t>
   </si>
   <si>
     <t>#31 Andrew Nealy - CB</t>
   </si>
   <si>
     <t>#21 Jeffrey Diggs - SS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>NYN 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>NYN 30</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-5-NYN 30 (13:41) 5-Robert Rodriguez pass Pass knocked down by 33-Vincent Baker. incomplete, intended for 89-Eugene Murphy.</t>
   </si>
   <si>
     <t>#17 Floyd Leavitt - WR</t>
   </si>
   <si>
     <t>#16 Earl Strickland - WR</t>
   </si>
   <si>
     <t>#99 Joshua Stump - MLB</t>
   </si>
   <si>
-    <t>#33 Vincent Baker - FS</t>
+    <t>#34 Vincent Baker - FS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-NYN 30 (13:38) 15-Lamar Wilson punts 51 yards to WAS 19. 45-Dean Avila to WAS 28 for 9 yards. Tackle by 44-David Stevenson.</t>
   </si>
   <si>
     <t>#15 Lamar Wilson - P</t>
   </si>
   <si>
     <t>#45 Dean Avila - RB</t>
   </si>
   <si>
     <t>#75 Charles Johnson - RT</t>
   </si>
   <si>
     <t>#26 Aaron Snider - SS</t>
   </si>
@@ -506,54 +506,54 @@
   <si>
     <t>#47 Phillip Boyce - RB</t>
   </si>
   <si>
     <t>#34 David Schneider - RB</t>
   </si>
   <si>
     <t>#87 Jesse Hernandez - TE</t>
   </si>
   <si>
     <t>#19 James Woodson - WR</t>
   </si>
   <si>
     <t>#82 Calvin Lyle - WR</t>
   </si>
   <si>
     <t>#53 Randall Rivers - LT</t>
   </si>
   <si>
     <t>#66 Mike Wright - LG</t>
   </si>
   <si>
     <t>#62 Michael King - C</t>
   </si>
   <si>
-    <t>#59 Bruce Knox - RT</t>
-[...2 lines deleted...]
-    <t>#65 Michael Jones - RT</t>
+    <t>#67 Bruce Knox - RT</t>
+  </si>
+  <si>
+    <t>#57 Michael Jones - RT</t>
   </si>
   <si>
     <t>#96 Robert Vesely - RDE</t>
   </si>
   <si>
     <t>#52 Erik Ross - MLB</t>
   </si>
   <si>
     <t>#55 Wesley Freed - WLB</t>
   </si>
   <si>
     <t>#29 Javier Elder - CB</t>
   </si>
   <si>
     <t>#37 Mitchell Moore - CB</t>
   </si>
   <si>
     <t>#26 Ward Fitch - FS</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>WAS 30</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>11:05</t>
   </si>
   <si>
     <t>WAS 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>3-2-WAS 46 (11:04) 47-Phillip Boyce ran to WAS 45 for -1 yards. Tackle by 91-William Henley.</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>4-3-WAS 45 (10:23) 12-Dustin Hiner punts 47 yards to NYN 8.</t>
   </si>
   <si>
     <t>#12 Dustin Hiner - P</t>
   </si>
   <si>
     <t>#71 Duncan Wei - RT</t>
   </si>
   <si>
-    <t>#72 Dante Gilbert - RT</t>
+    <t>#77 Dante Gilbert - RT</t>
   </si>
   <si>
     <t>#69 John Degree - RG</t>
   </si>
   <si>
     <t>#46 George Thomas - RB</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>NYN 8</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 8 (10:15) 12-Armando Bowden ran to NYN 14 for 6 yards. Tackle by 21-Jeffrey Diggs.</t>
   </si>
   <si>
     <t>#35 Manuel Seng - CB</t>
   </si>