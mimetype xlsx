--- v4 (2026-09-13)
+++ v5 (2026-10-21)
@@ -395,51 +395,51 @@
   <si>
     <t>#63 Donald Jernigan - RT</t>
   </si>
   <si>
     <t>#75 Barry Ladner - LDE</t>
   </si>
   <si>
     <t>#70 Derrick Escamilla - DT</t>
   </si>
   <si>
     <t>#97 Mike Morin - DT</t>
   </si>
   <si>
     <t>#68 Scott Ward - RDE</t>
   </si>
   <si>
     <t>#91 Edgar Johnson - MLB</t>
   </si>
   <si>
     <t>#40 Gino Frisbie - CB</t>
   </si>
   <si>
     <t>#45 Sean Kuhn - CB</t>
   </si>
   <si>
-    <t>#39 Ethan Reynolds - FS</t>
+    <t>#39 Ethan Reynolds - CB</t>
   </si>
   <si>
     <t>#28 Jesse Johannes - CB</t>
   </si>
   <si>
     <t>#36 Claude Carpenter - SS</t>
   </si>
   <si>
     <t>#49 John Meyer - FS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-CLE 18 (14:55) 45-Matthew Silva ran to CLE 24 for 6 yards. Tackle by 36-Claude Carpenter.</t>
   </si>
   <si>
     <t>#43 Jean Allen - RB</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>CLE 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-CLE 26 (13:36) 7-Nathan Suda punts 51 yards to TBY 24. 43-Willie Cox to TBY 36 for 13 yards. Tackle by 49-Edward Tucker.</t>
   </si>
   <si>
     <t>#7 Nathan Suda - P</t>
   </si>
   <si>
     <t>#43 Willie Cox - WR</t>
   </si>
   <si>
     <t>#65 Sherman Lockwood - LG</t>
   </si>
   <si>
     <t>#73 Andrew Shea - LT</t>
   </si>
   <si>
-    <t>#79 John Green - RG</t>
+    <t>#74 John Green - RG</t>
   </si>
   <si>
     <t>#61 William Vega - RG</t>
   </si>
   <si>
     <t>#99 Matthew Milne - SLB</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>TBY 36</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-TBY 36 (13:25) 86-Francisco Hampton ran to TBY 45 for 9 yards. Tackle by 59-Christopher Stowers.</t>
   </si>
   <si>
     <t>#3 Arthur Grossman - QB</t>
   </si>
   <si>
     <t>#86 Francisco Hampton - RB</t>
   </si>
@@ -878,51 +878,51 @@
   <si>
     <t>#18 David Gassaway - RB</t>
   </si>
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>CLE 28</t>
   </si>
   <si>
     <t>4-1-CLE 28 (3:00) 12-Robert Nelson 46 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#16 Raymond Roberts - P</t>
   </si>
   <si>
     <t>#77 Donald Bromberg - LT</t>
   </si>
   <si>
     <t>#50 Larry Pierson - RG</t>
   </si>
   <si>
     <t>#73 Jose Frerichs - C</t>
   </si>
   <si>
-    <t>#64 Ronald Bennett - RT</t>
+    <t>#64 Ronald Bennett - LG</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#54 Brian Winfield - WLB</t>
   </si>
   <si>
     <t>#79 Jon Morrison - DT</t>
   </si>
   <si>
     <t>2:56</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>1-10-CLE 35 (2:57) PENALTY - False Start (CLE 50-Ray Smith)</t>
   </si>
   <si>
     <t>CLE 30</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>