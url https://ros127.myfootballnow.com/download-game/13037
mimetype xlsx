--- v3 (2026-09-13)
+++ v4 (2026-10-21)
@@ -731,51 +731,51 @@
   <si>
     <t>2-19-SEA 29 (7:51) 9-David Fuller pass complete to 87-Dan Santos to SEA 35 for 6 yards. Tackle by 26-Timothy Bethel.</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>3-13-SEA 35 (7:05) 9-David Fuller pass complete to 33-Robert Morris to SEA 44 for 10 yards. Tackle by 93-Michael Hildebrandt. SEA 44-Ellis Truong was injured on the play. He looks like he should be able to return. NED 30-Daniel Hilton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>4-4-SEA 44 (6:20) 19-Agustin Garcia punts 48 yards to NED 8.</t>
   </si>
   <si>
     <t>#19 Agustin Garcia - P</t>
   </si>
   <si>
     <t>#50 Nelson Long - C</t>
   </si>
   <si>
-    <t>#73 David Lin - RG</t>
+    <t>#73 David Lin - LG</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>NED 8</t>
   </si>
   <si>
     <t>1-10-NED 8 (6:13) 35-John Kindel ran to NED 8 for 1 yards. Tackle by 34-Frank Ballard.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-9-NED 8 (5:28) 15-Frank Despres pass Pass knocked down by 58-Billy Clement. incomplete, intended for 35-John Kindel.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>