--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -314,51 +314,51 @@
   <si>
     <t>#91 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#97 Lamont Hendley - LDE</t>
   </si>
   <si>
     <t>#23 Thomas Lyons - CB</t>
   </si>
   <si>
     <t>#56 Glenn Radley - SLB</t>
   </si>
   <si>
     <t>#31 Brian Deberry - CB</t>
   </si>
   <si>
     <t>#92 Kenneth Torgerson - RDE</t>
   </si>
   <si>
     <t>#27 James Chen - CB</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
-    <t>#99 George Little - DT</t>
+    <t>#91 George Little - DT</t>
   </si>
   <si>
     <t>#96 Michael McCoy - DT</t>
   </si>
   <si>
     <t>#14 Oscar Rochester - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 9-David Fuller pass incomplete, intended for 1-Phillip Humphrey.</t>
   </si>
   <si>
     <t>#9 David Fuller - QB</t>
   </si>
@@ -1031,51 +1031,51 @@
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-8-NED 22 (12:37) 15-Frank Despres pass complete to 28-Gary Vento to NED 38 for 16 yards. Tackle by 58-Billy Clement.</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>1-10-NED 38 (11:59) 15-Frank Despres pass complete to 80-Jeffrey Myhre to NED 46 for 8 yards. Tackle by 22-Charles Woodward.</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-2-NED 46 (11:13) 33-Richard Williams ran to NED 46 for a short loss. Tackle by 57-Thomas Meyers. NED 52-Daniel Blackwell was injured on the play. He looks like he should be able to return. NED 17-Michael Sneed was injured on the play. He looks like he should be able to return. NED 99-Chuck Strawser was injured on the play. He looks like he should be able to return. NED 33-Richard Williams was injured on the play. He looks like he should be able to return. NED 43-Raymond Hill was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#57 Thomas Meyers - WLB</t>
+    <t>#58 Thomas Meyers - WLB</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>3-2-NED 46 (10:39) 33-Richard Williams ran to SEA 50 for 4 yards. Tackle by 52-Gordon Millender.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-SEA 50 (9:53) 15-Frank Despres pass complete to 35-John Kindel to SEA 42 for 8 yards. Tackle by 57-Thomas Meyers.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>2-2-SEA 42 (9:15) 33-Richard Williams ran to SEA 38 for 4 yards. Tackle by 28-Rudolph Hargett.</t>
   </si>
@@ -1508,51 +1508,51 @@
   <si>
     <t>2:23</t>
   </si>
   <si>
     <t>2-10-NED 40 (2:24) 9-David Fuller pass complete to 88-Timothy Tripp to NED 26 for 14 yards. Tackle by 21-Ray Brown. SEA 88-Timothy Tripp was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-NED 26 (1:40) 9-David Fuller pass complete to 33-Robert Morris to NED 25 for 1 yards. Tackle by 30-Daniel Hilton.</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-NED 25 (1:00) 9-David Fuller pass complete to 30-David Morgan to NED 25 for a short gain. Tackle by 54-Joseph Perez.</t>
   </si>
   <si>
-    <t>#30 David Morgan - RB</t>
+    <t>#42 David Morgan - RB</t>
   </si>
   <si>
     <t>0:26</t>
   </si>
   <si>
     <t>3-9-NED 25 (0:25) 9-David Fuller pass Pass knocked down by 48-Andrew Johnson. incomplete, intended for 85-Samuel Phillips.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>4-9-NED 25 (0:21) 8-David Washington 42 yard field goal is GOOD. SEA 13 NED 6</t>
   </si>
   <si>
     <t>0:17</t>
   </si>
   <si>
     <t>(0:18) 8-David Washington kicks 70 yards from SEA 35 to NED -5. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-NED 25 (0:18) 35-John Kindel ran to NED 27 for 2 yards. Tackle by 38-Richard Schlichting.</t>
   </si>