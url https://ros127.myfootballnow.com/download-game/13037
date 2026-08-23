--- v1 (2026-07-14)
+++ v2 (2026-08-23)
@@ -731,51 +731,51 @@
   <si>
     <t>2-19-SEA 29 (7:51) 9-David Fuller pass complete to 87-Dan Santos to SEA 35 for 6 yards. Tackle by 26-Timothy Bethel.</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>3-13-SEA 35 (7:05) 9-David Fuller pass complete to 33-Robert Morris to SEA 44 for 10 yards. Tackle by 93-Michael Hildebrandt. SEA 44-Ellis Truong was injured on the play. He looks like he should be able to return. NED 30-Daniel Hilton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>4-4-SEA 44 (6:20) 19-Agustin Garcia punts 48 yards to NED 8.</t>
   </si>
   <si>
     <t>#19 Agustin Garcia - P</t>
   </si>
   <si>
     <t>#65 Nelson Long - C</t>
   </si>
   <si>
-    <t>#62 David Lin - RG</t>
+    <t>#73 David Lin - RG</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>NED 8</t>
   </si>
   <si>
     <t>1-10-NED 8 (6:13) 35-John Kindel ran to NED 8 for 1 yards. Tackle by 34-Frank Ballard.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-9-NED 8 (5:28) 15-Frank Despres pass Pass knocked down by 58-Billy Clement. incomplete, intended for 35-John Kindel.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>