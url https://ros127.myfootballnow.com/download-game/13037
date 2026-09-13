--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Oscar Rochester kicks 75 yards from NED 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#47 Barry Foster - RB</t>
   </si>
   <si>
-    <t>#91 Kyle Ladouceur - RDE</t>
+    <t>#68 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#97 Lamont Hendley - LDE</t>
   </si>
   <si>
     <t>#23 Thomas Lyons - CB</t>
   </si>
   <si>
     <t>#56 Glenn Radley - SLB</t>
   </si>
   <si>
     <t>#31 Brian Deberry - CB</t>
   </si>
   <si>
     <t>#92 Kenneth Torgerson - RDE</t>
   </si>
   <si>
     <t>#27 James Chen - CB</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
     <t>#91 George Little - DT</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 9-David Fuller pass incomplete, intended for 1-Phillip Humphrey.</t>
   </si>
   <si>
     <t>#9 David Fuller - QB</t>
   </si>
   <si>
     <t>#24 Keith Mock - RB</t>
   </si>
   <si>
     <t>#44 Ellis Truong - FB</t>
   </si>
   <si>
     <t>#88 Timothy Tripp - TE</t>
   </si>
   <si>
-    <t>#1 Phillip Humphrey - WR</t>
+    <t>#16 Phillip Humphrey - WR</t>
   </si>
   <si>
     <t>#73 Steven Schaller - LT</t>
   </si>
   <si>
     <t>#69 Robert Daniels - LG</t>
   </si>
   <si>
     <t>#67 Adam Pickering - C</t>
   </si>
   <si>
     <t>#68 Steven Collazo - RG</t>
   </si>
   <si>
     <t>#70 Noble Hill - C</t>
   </si>
   <si>
     <t>#99 Chuck Strawser - LDE</t>
   </si>
   <si>
     <t>#62 Jose McGrath - LDE</t>
   </si>
   <si>
     <t>#65 William Williams - DT</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>#11 Anthony Williams - WR</t>
   </si>
   <si>
     <t>#38 Keith Client - CB</t>
   </si>
   <si>
     <t>#1 Karl McGinnis - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>SEA 38</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 38 (14:18) 9-David Fuller pass complete to 1-Phillip Humphrey to SEA 42 for 4 yards. Tackle by 30-Daniel Hilton.</t>
   </si>
   <si>
-    <t>#58 Allen Smith - MLB</t>
+    <t>#50 Allen Smith - MLB</t>
   </si>
   <si>
     <t>#43 Raymond Hill - CB</t>
   </si>
   <si>
     <t>#21 Ray Brown - FS</t>
   </si>
   <si>
     <t>#30 Daniel Hilton - SS</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>SEA 42</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-6-SEA 42 (13:40) 9-David Fuller pass complete to 24-Keith Mock to NED 50 for 8 yards. Tackle by 54-Joseph Perez. Pressure by 99-Chuck Strawser.</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-4-NED 33 (11:47) 9-David Fuller sacked at NED 44 for -11 yards (97-Denis Hall). Sack allowed by 76-Michael Ward. 9-David Fuller FUMBLES (97-Denis Hall) recovered by NED-62-Jose McGrath to NED 46 for 2 yards.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>NED 46</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NED 46 (11:42) 35-John Kindel ran to NED 47 for 1 yards. Tackle by 58-Billy Clement.</t>
   </si>
   <si>
     <t>#15 Frank Despres - QB</t>
   </si>
   <si>
-    <t>#35 John Kindel - RB</t>
+    <t>#34 John Kindel - RB</t>
   </si>
   <si>
     <t>#85 Roscoe Ward - TE</t>
   </si>
   <si>
     <t>#88 Laurence Smith - WR</t>
   </si>
   <si>
     <t>#19 Mark Andrews - WR</t>
   </si>
   <si>
     <t>#80 Jeffrey Myhre - WR</t>
   </si>
   <si>
     <t>#79 Adam Williams - LT</t>
   </si>
   <si>
     <t>#75 Scott Comeau - LG</t>
   </si>
   <si>
     <t>#72 Miguel Northern - C</t>
   </si>
   <si>
     <t>#51 Stuart Baird - RG</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>#10 Timothy Moss - RB</t>
   </si>
   <si>
     <t>#80 Scott Tilghman - TE</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>SEA 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-SEA 44 (9:47) 2-Willie Laird punts 48 yards to SEA -4.4-1-SEA 44 (9:47) 2-Willie Laird punts 48 yards to SEA -4. Touchback.</t>
   </si>
   <si>
     <t>#2 Willie Laird - P</t>
   </si>
   <si>
-    <t>#73 Thomas Heard - LT</t>
+    <t>#69 Thomas Heard - LT</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>SEA 20</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>46 Heavy 1 Deep SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 20 (9:39) 9-David Fuller pass complete to 11-Anthony Williams to SEA 22 for 2 yards. Tackle by 38-Keith Client.</t>
   </si>
   <si>
     <t>9:04</t>
   </si>
   <si>
     <t>SEA 22</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-19-SEA 29 (7:51) 9-David Fuller pass complete to 87-Dan Santos to SEA 35 for 6 yards. Tackle by 26-Timothy Bethel.</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>3-13-SEA 35 (7:05) 9-David Fuller pass complete to 33-Robert Morris to SEA 44 for 10 yards. Tackle by 93-Michael Hildebrandt. SEA 44-Ellis Truong was injured on the play. He looks like he should be able to return. NED 30-Daniel Hilton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>4-4-SEA 44 (6:20) 19-Agustin Garcia punts 48 yards to NED 8.</t>
   </si>
   <si>
     <t>#19 Agustin Garcia - P</t>
   </si>
   <si>
-    <t>#65 Nelson Long - C</t>
+    <t>#50 Nelson Long - C</t>
   </si>
   <si>
     <t>#73 David Lin - RG</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>NED 8</t>
   </si>
   <si>
     <t>1-10-NED 8 (6:13) 35-John Kindel ran to NED 8 for 1 yards. Tackle by 34-Frank Ballard.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-9-NED 8 (5:28) 15-Frank Despres pass Pass knocked down by 58-Billy Clement. incomplete, intended for 35-John Kindel.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
@@ -2243,51 +2243,51 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="648.699" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>