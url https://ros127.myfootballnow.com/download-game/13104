--- v0 (2026-07-25)
+++ v1 (2026-08-16)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Jim Caulder kicks 74 yards from DAL 35 to WAS -9. Touchback.</t>
   </si>
   <si>
     <t>#27 Dennis Byrd - RB</t>
   </si>
   <si>
     <t>#53 Norbert Farmer - MLB</t>
   </si>
   <si>
     <t>#50 Cleo Durbin - WLB</t>
   </si>
   <si>
     <t>#28 Thomas Price - CB</t>
   </si>
   <si>
     <t>#50 Joseph Foster - SLB</t>
   </si>
   <si>
     <t>#68 James Machado - DT</t>
   </si>
   <si>
-    <t>#56 Eric Olesen - WLB</t>
+    <t>#56 Eric Olesen - SLB</t>
   </si>
   <si>
     <t>#37 Tyron Armer - FS</t>
   </si>
   <si>
     <t>#52 Leonard Hooker - WLB</t>
   </si>
   <si>
     <t>#49 Maurice Fletcher - CB</t>
   </si>
   <si>
     <t>#70 Juan Link - SLB</t>
   </si>
   <si>
     <t>#3 Jim Caulder - K</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
@@ -1064,51 +1064,51 @@
   <si>
     <t>1-10-WAS 45 (7:53) 34-William Flores ran to WAS 35 for 10 yards. Tackle by 48-Jonathan Hernandez.</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-WAS 35 (7:19) 15-Roberto Knight pass complete to 8-John Williams to WAS 27 for 9 yards. Tackle by 31-Andrew Nealy. 8-John Williams breaks down the CB. PENALTY - Pass Interference (WAS 2-Alan Ramirez)</t>
   </si>
   <si>
     <t>7:13</t>
   </si>
   <si>
     <t>WAS 29</t>
   </si>
   <si>
     <t>1-10-WAS 29 (7:14) 34-William Flores ran to WAS 25 for 4 yards. Tackle by 50-Cleo Durbin.</t>
   </si>
   <si>
-    <t>#91 Hal Ruiz - WLB</t>
+    <t>#91 Hal Ruiz - MLB</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>2-6-WAS 25 (6:37) 24-Joshua Tripp ran to WAS 23 for 2 yards. Tackle by 78-George Potter.</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>WAS 23</t>
   </si>
   <si>
     <t>3-4-WAS 23 (6:01) 34-William Flores ran to WAS 14 for 9 yards. Tackle by 2-Alan Ramirez.</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>WAS 14</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>