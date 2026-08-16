--- v0 (2026-07-25)
+++ v1 (2026-08-16)
@@ -344,51 +344,51 @@
   <si>
     <t>#14 Oscar Rochester - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 88-Jason Noel ran to NYA 27 for 2 yards. Tackle by 1-Karl McGinnis.</t>
   </si>
   <si>
     <t>#16 Cameron Kenney - QB</t>
   </si>
   <si>
     <t>#88 Jason Noel - FB</t>
   </si>
   <si>
-    <t>#83 Frank Scott - TE</t>
+    <t>#83 Frank Scott - FB</t>
   </si>
   <si>
     <t>#19 Ronald Roth - WR</t>
   </si>
   <si>
     <t>#89 Patrick Blankenship - WR</t>
   </si>
   <si>
     <t>#53 Randall Rivers - LT</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#54 Harold Smith - C</t>
   </si>
   <si>
     <t>#67 Timothy Baker - RG</t>
   </si>
   <si>
     <t>#67 Dennis Luton - RT</t>
   </si>
   <si>
     <t>#99 Chuck Strawser - LDE</t>
   </si>