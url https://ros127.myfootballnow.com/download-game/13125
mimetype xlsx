--- v0 (2026-07-25)
+++ v1 (2026-08-16)
@@ -605,51 +605,51 @@
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>(9:02) 6-Raul Allegre kicks 74 yards from NYN 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>#49 Larry Hamilton - RB</t>
   </si>
   <si>
     <t>#23 Andrew Lopez - CB</t>
   </si>
   <si>
     <t>#97 David Morin - SLB</t>
   </si>
   <si>
     <t>1-10-NYA 25 (9:02) 16-Cameron Kenney pass complete to 89-Patrick Blankenship to NYA 32 for 7 yards. Tackle by 44-David Stevenson. Great move by 89-Patrick Blankenship to get free of his coverage.</t>
   </si>
   <si>
     <t>#16 Cameron Kenney - QB</t>
   </si>
   <si>
     <t>#88 Jason Noel - FB</t>
   </si>
   <si>
-    <t>#83 Frank Scott - TE</t>
+    <t>#83 Frank Scott - FB</t>
   </si>
   <si>
     <t>#89 Patrick Blankenship - WR</t>
   </si>
   <si>
     <t>#87 Michael Hamilton - WR</t>
   </si>
   <si>
     <t>#53 Randall Rivers - LT</t>
   </si>
   <si>
     <t>#60 David Whitted - LG</t>
   </si>
   <si>
     <t>#54 Harold Smith - C</t>
   </si>
   <si>
     <t>#67 Timothy Baker - RG</t>
   </si>
   <si>
     <t>#67 Dennis Luton - RT</t>
   </si>
   <si>
     <t>#91 William Henley - LDE</t>
   </si>