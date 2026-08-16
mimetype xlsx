--- v0 (2026-07-25)
+++ v1 (2026-08-16)
@@ -506,54 +506,54 @@
   <si>
     <t>2-7-WAS 23 (12:20) 39-Jose Maxwell ran to WAS 16 for 7 yards. 39-Jose Maxwell FUMBLES (48-Jonathan Hernandez) recovered by MIA-62-Paul Smith at WAS 16. Tackle by 31-Andrew Nealy. WAS 49-Maurice Fletcher was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Daniel Worley - WR</t>
   </si>
   <si>
     <t>#49 Maurice Fletcher - CB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>WAS 16</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-WAS 16 (11:42) 3-David Graziani pass Pass knocked down by 38-Thomas Price. incomplete, intended for 81-Willie Hardin.</t>
   </si>
   <si>
-    <t>#91 Hal Ruiz - WLB</t>
-[...2 lines deleted...]
-    <t>#56 Eric Olesen - WLB</t>
+    <t>#91 Hal Ruiz - MLB</t>
+  </si>
+  <si>
+    <t>#56 Eric Olesen - SLB</t>
   </si>
   <si>
     <t>#37 Tyron Armer - FS</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>2-10-WAS 16 (11:38) 3-David Graziani pass complete to 30-Paul Cowherd to WAS 16 for 1 yards. Tackle by 2-Alan Ramirez. WAS 78-George Potter was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#13 Paul Garcia - WR</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-9-WAS 16 (11:02) 3-David Graziani pass complete to 11-Neil Hughey to WAS 10 for 6 yards. Tackle by 31-Andrew Nealy.</t>
   </si>