--- v0 (2026-09-06)
+++ v1 (2026-10-01)
@@ -368,99 +368,99 @@
   <si>
     <t>#80 Robert Bettis - TE</t>
   </si>
   <si>
     <t>#83 Matthew Murray - WR</t>
   </si>
   <si>
     <t>#17 Jacob Authement - WR</t>
   </si>
   <si>
     <t>#77 Donald Bromberg - LT</t>
   </si>
   <si>
     <t>#79 Bruce Defranco - LG</t>
   </si>
   <si>
     <t>#76 David Caron - C</t>
   </si>
   <si>
     <t>#63 Robert Soper - RG</t>
   </si>
   <si>
     <t>#70 Willie Taylor - RT</t>
   </si>
   <si>
-    <t>#94 William Joseph - LDE</t>
+    <t>#95 William Joseph - LDE</t>
   </si>
   <si>
     <t>#92 Gabriel Staudt - DT</t>
   </si>
   <si>
     <t>#79 Jon Morrison - DT</t>
   </si>
   <si>
     <t>#93 George Walters - RDE</t>
   </si>
   <si>
-    <t>#95 James Reed - MLB</t>
+    <t>#57 James Reed - MLB</t>
   </si>
   <si>
     <t>#54 Brian Winfield - WLB</t>
   </si>
   <si>
     <t>#33 Frederick Freeman - CB</t>
   </si>
   <si>
     <t>#37 Stephen Nilson - CB</t>
   </si>
   <si>
     <t>#47 Allen Sharpe - CB</t>
   </si>
   <si>
     <t>#2 Daniel Rodriguez - SS</t>
   </si>
   <si>
     <t>#39 Thaddeus Smith - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-1-TBY 35 (14:21) 86-Francisco Hampton ran to TBY 42 for 7 yards. Tackle by 55-Donald Watkins.</t>
   </si>
   <si>
-    <t>#85 William Bath - RB</t>
+    <t>#36 William Bath - RB</t>
   </si>
   <si>
     <t>#31 Richard Smith - FB</t>
   </si>
   <si>
     <t>#85 Ron Dabney - TE</t>
   </si>
   <si>
     <t>#90 Clifford Townsend - LDE</t>
   </si>
   <si>
     <t>#55 Donald Watkins - SLB</t>
   </si>
   <si>
     <t>#54 Robert Hiller - MLB</t>
   </si>
   <si>
     <t>#27 Troy Thrush - SS</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
@@ -656,108 +656,108 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:39) Extra point GOOD by 12-Robert Nelson. CLE 0 TBY 7</t>
   </si>
   <si>
     <t>#16 Raymond Roberts - P</t>
   </si>
   <si>
     <t>#12 Robert Nelson - K</t>
   </si>
   <si>
     <t>#53 Richard Wallace - RG</t>
   </si>
   <si>
     <t>#62 Guadalupe Burt - LG</t>
   </si>
   <si>
     <t>#73 Jose Frerichs - C</t>
   </si>
   <si>
     <t>#50 Larry Pierson - RG</t>
   </si>
   <si>
-    <t>#64 Ronald Bennett - RT</t>
-[...8 lines deleted...]
-    <t>#67 Paul Vu - RDE</t>
+    <t>#64 Ronald Bennett - LG</t>
+  </si>
+  <si>
+    <t>#91 Joseph Shelton - RDE</t>
+  </si>
+  <si>
+    <t>#99 Steven Felix - DT</t>
+  </si>
+  <si>
+    <t>#94 Paul Vu - RDE</t>
   </si>
   <si>
     <t>(7:39) 12-Robert Nelson kicks 64 yards from TBY 35 to CLE 1. 45-Matthew Silva to CLE 22 for 21 yards. Tackle by 45-Sean Kuhn.</t>
   </si>
   <si>
     <t>#45 Matthew Silva - RB</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 22 (7:35) 3-Richard McNew pass complete to 24-Robert Schipper to CLE 21 for -1 yards. Tackle by 99-Matthew Milne.</t>
   </si>
   <si>
     <t>#3 Richard McNew - QB</t>
   </si>
   <si>
     <t>#24 Robert Schipper - RB</t>
   </si>
   <si>
     <t>#43 Andrew Batista - FB</t>
   </si>
   <si>
     <t>#86 Ralph Hector - TE</t>
   </si>
   <si>
     <t>#15 Jason Anderson - WR</t>
   </si>
   <si>
     <t>#14 Rudolph Friday - WR</t>
   </si>
   <si>
     <t>#73 Andrew Shea - LT</t>
   </si>
   <si>
     <t>#65 Sherman Lockwood - LG</t>
   </si>
   <si>
     <t>#60 Christopher Lehner - C</t>
   </si>
   <si>
-    <t>#57 Milton Maxwell - RG</t>
+    <t>#71 Milton Maxwell - RG</t>
   </si>
   <si>
     <t>#63 Donald Jernigan - RT</t>
   </si>
   <si>
     <t>#75 Barry Ladner - LDE</t>
   </si>
   <si>
     <t>#54 James Estes - DT</t>
   </si>
   <si>
     <t>#61 Dale Sheffield - DT</t>
   </si>
   <si>
     <t>#92 Tim Holdren - RDE</t>
   </si>
   <si>
     <t>#99 Matthew Milne - SLB</t>
   </si>
   <si>
     <t>#98 Mark Benjamin - MLB</t>
   </si>
   <si>
     <t>#91 Edgar Johnson - MLB</t>
   </si>
@@ -824,84 +824,84 @@
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>TBY 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong Slot Curl</t>
   </si>
   <si>
     <t>1-10-TBY 49 (4:12) 3-Richard McNew pass complete to 15-Jason Anderson to TBY 49 for a short gain. Tackle by 48-Gerry Haggard.</t>
   </si>
   <si>
     <t>#72 Jeffrey Madsen - LT</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-TBY 49 (3:33) 24-Robert Schipper ran to TBY 48 for 1 yards. Tackle by 61-Dale Sheffield.</t>
   </si>
   <si>
-    <t>#11 Will Fults - WR</t>
+    <t>#80 Will Fults - WR</t>
   </si>
   <si>
     <t>2:55</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-9-TBY 48 (2:54) 3-Richard McNew pass complete to 43-Andrew Batista to TBY 43 for 5 yards. Tackle by 45-Sean Kuhn.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-TBY 43 (2:20) 7-Nathan Suda punts 32 yards to TBY 11. Fair Catch by 43-Willie Cox.</t>
   </si>
   <si>
     <t>#7 Nathan Suda - P</t>
   </si>
   <si>
-    <t>#51 Keith Ewen - LG</t>
+    <t>#67 Keith Ewen - LG</t>
   </si>
   <si>
     <t>#61 William Vega - RG</t>
   </si>
   <si>
     <t>#77 Murray Reid - RT</t>
   </si>
   <si>
     <t>#68 Scott Ward - RDE</t>
   </si>
   <si>
     <t>2:13</t>
   </si>
   <si>
     <t>TBY 11</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 11 (2:14) 86-Francisco Hampton ran to TBY 11 for a short loss. Tackle by 55-Donald Watkins.</t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>3-10-TBY 11 (1:38) 3-Arthur Grossman pass complete to 80-Robert Bettis to TBY 25 for 14 yards. Tackle by 55-Donald Watkins. TBY 80-Robert Bettis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-TBY 25 (0:51) 3-Arthur Grossman pass complete to 43-Willie Cox to TBY 32 for 6 yards. Tackle by 95-James Reed. TBY 85-William Bath was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>TBY 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-4-TBY 32 (0:05) 3-Arthur Grossman pass complete to 86-Francisco Hampton to TBY 33 for 1 yards. Tackle by 33-Frederick Freeman. 86-Francisco Hampton breaks down the CB.</t>
   </si>
   <si>
-    <t>#98 Nathan Rodrigue - SLB</t>
+    <t>#56 Nathan Rodrigue - SLB</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-2-TBY 33 (15:00) 18-David Gassaway ran to TBY 44 for 10 yards. Tackle by 48-David McMillan.</t>
   </si>
   <si>
     <t>#87 Lucio Cosby - TE</t>
   </si>
   <si>
     <t>14:26</t>
   </si>