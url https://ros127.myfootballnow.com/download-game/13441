--- v0 (2026-10-06)
+++ v1 (2026-10-27)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 12-Ricardo Mancuso kicks 74 yards from MIA 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>#87 Ricky Arno - WR</t>
   </si>
   <si>
     <t>#23 Pablo Stevens - CB</t>
   </si>
   <si>
     <t>#38 Brandon Fish - SS</t>
   </si>
   <si>
     <t>#21 David Bidwell - CB</t>
   </si>
   <si>
     <t>#91 Donald Faust - DT</t>
   </si>
   <si>
     <t>#90 Joseph Lawrence - MLB</t>
   </si>
   <si>
     <t>#55 Erik McCollough - LDE</t>
   </si>
   <si>
-    <t>#29 Ernest Ussery - FS</t>
+    <t>#29 Ernest Ussery - CB</t>
   </si>
   <si>
     <t>#27 Brian Fortier - CB</t>
   </si>
   <si>
     <t>#97 David Morin - SLB</t>
   </si>
   <si>
     <t>#43 James Sisson - SS</t>
   </si>
   <si>
     <t>#12 Ricardo Mancuso - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>