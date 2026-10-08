--- v4 (2026-08-09)
+++ v5 (2026-10-08)
@@ -740,51 +740,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:02) Extra point GOOD by 2-Archie Murphy. CIN 7 BAL 0</t>
   </si>
   <si>
     <t>#11 Juan Grisby - QB</t>
   </si>
   <si>
     <t>#2 Archie Murphy - K</t>
   </si>
   <si>
     <t>#60 Glen Bowen - LG</t>
   </si>
   <si>
     <t>#54 Brian Bohanon - MLB</t>
   </si>
   <si>
     <t>#91 Theodore Barber - MLB</t>
   </si>
   <si>
-    <t>#76 Benny Abramowitz - RDE</t>
+    <t>#66 Benny Abramowitz - RDE</t>
   </si>
   <si>
     <t>#65 George Martin - DT</t>
   </si>
   <si>
     <t>(7:02) 2-Archie Murphy kicks 71 yards from CIN 35 to BAL -6. Touchback.</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 25 (7:02) 4-William Martin pass complete to 87-David Niles to BAL 33 for 8 yards. Tackle by 42-Heath Richardson. Nice job by 87-David Niles on that route to lose his coverage.</t>
   </si>
   <si>
     <t>6:19</t>
   </si>
   <si>
     <t>BAL 33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>