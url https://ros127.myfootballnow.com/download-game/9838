--- v6 (2026-08-13)
+++ v7 (2026-10-12)
@@ -854,51 +854,51 @@
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>LAN 32</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Zone Blitz</t>
   </si>
   <si>
     <t>1-10-LAN 32 (2:13) 23-Robert Malloy ran to LAN 42 for 10 yards. Tackle by 46-Stacy Cunningham. TBY 95-Walter Odell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>LAN 42</t>
   </si>
   <si>
     <t>2-1-LAN 42 (1:31) 47-Jake Chatman ran to LAN 50 for 8 yards. Tackle by 48-Joaquin Whitcomb. LAN 78-Randall Montgomery was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#46 Garry Whitaker - RB</t>
+    <t>#27 Garry Whitaker - RB</t>
   </si>
   <si>
     <t>#95 Ronald Wolf - LDE</t>
   </si>
   <si>
     <t>0:55</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-LAN 50 (0:54) PENALTY - False Start (LAN 10-Orlando Wheeler)</t>
   </si>
   <si>
     <t>0:53</t>
   </si>
   <si>
     <t>LAN 45</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>