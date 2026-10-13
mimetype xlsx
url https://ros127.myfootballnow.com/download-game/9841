--- v6 (2026-08-14)
+++ v7 (2026-10-13)
@@ -398,51 +398,51 @@
   <si>
     <t>#77 Walter Mason - RDE</t>
   </si>
   <si>
     <t>#50 William Engle - SLB</t>
   </si>
   <si>
     <t>#52 Frank Felix - MLB</t>
   </si>
   <si>
     <t>#93 Daren Ramos - WLB</t>
   </si>
   <si>
     <t>#42 Harold Lawton - CB</t>
   </si>
   <si>
     <t>#31 Shawn Gregory - CB</t>
   </si>
   <si>
     <t>#36 Donald Maloney - CB</t>
   </si>
   <si>
     <t>#24 Michael Hereford - FS</t>
   </si>
   <si>
-    <t>#44 Eric Cairns - FS</t>
+    <t>#44 Eric Cairns - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-10-ARZ 25 (14:57) 32-Michael Scott ran to ARZ 25 for a short gain. Tackle by 66-Jeffrey Kelly. 67-Art Johnson missed that block completely.</t>
   </si>
   <si>
     <t>#86 David Spivey - TE</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-10-ARZ 25 (14:18) 15-Roberto Knight pass complete to 84-Johnny Farrow to ARZ 31 for 6 yards. Tackle by 23-Harold Lawton.</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>ARZ 48</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-7-ARZ 48 (5:09) 26-Marvin Chevalier ran to ARZ 36 for 11 yards. Tackle by 39-John Ellsworth.</t>
   </si>
   <si>
     <t>4:34</t>
   </si>
   <si>
     <t>ARZ 36</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-ARZ 36 (4:33) 14-Alvin Moore pass complete to 82-Anthony Shade to ARZ 30 for 7 yards. Tackle by 26-Alan Ramirez.</t>
   </si>
   <si>
-    <t>#82 Jermaine Nix - TE</t>
+    <t>#87 Jermaine Nix - TE</t>
   </si>
   <si>
     <t>#43 Leslie Gilson - LDE</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
   <si>
     <t>ARZ 30</t>
   </si>
   <si>
     <t>2-3-ARZ 30 (3:51) 28-Robert Canipe ran to ARZ 29 for a short gain. Tackle by 26-Alan Ramirez.</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>ARZ 29</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>3-3-ARZ 29 (3:12) 26-Marvin Chevalier ran to ARZ 22 for 7 yards. Tackle by 26-Alan Ramirez.</t>
   </si>
@@ -1202,51 +1202,51 @@
   <si>
     <t>ARZ 21</t>
   </si>
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>1-10-ARZ 21 (1:26) 14-Alvin Moore pass INTERCEPTED by 59-Harry Leblanc at ARZ 13. 59-Harry Leblanc to ARZ 13 for -0 yards. Tackle by 82-Anthony Shade.</t>
   </si>
   <si>
     <t>1:23</t>
   </si>
   <si>
     <t>ARZ 13</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ARZ 13 (1:24) 32-Michael Scott ran to ARZ 12 for -1 yards. Tackle by 59-William Engle.</t>
   </si>
   <si>
-    <t>#79 Hector Cozart - RDE</t>
+    <t>#98 Hector Cozart - RDE</t>
   </si>
   <si>
     <t>0:50</t>
   </si>
   <si>
     <t>ARZ 12</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy 1 Deep SS MLB Blitz</t>
   </si>
   <si>
     <t>2-11-ARZ 12 (0:49) 32-Michael Scott ran to ARZ 11 for -1 yards. Tackle by 30-Michael Hereford.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>ARZ 11</t>
   </si>