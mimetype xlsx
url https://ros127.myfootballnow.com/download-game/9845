--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -527,51 +527,51 @@
   <si>
     <t>#79 Howard Augustus - LT</t>
   </si>
   <si>
     <t>#52 Luke Fett - LG</t>
   </si>
   <si>
     <t>#58 Richard Collins - C</t>
   </si>
   <si>
     <t>#62 Dewayne Denker - RG</t>
   </si>
   <si>
     <t>#70 Steven Jones - LT</t>
   </si>
   <si>
     <t>#30 Jason Thiele - WR</t>
   </si>
   <si>
     <t>#58 John Wheaton - RDE</t>
   </si>
   <si>
     <t>#94 Gary Brunner - DT</t>
   </si>
   <si>
-    <t>#60 Charles Wyatt - LDE</t>
+    <t>#72 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>#52 Scott Campbell - SLB</t>
   </si>
   <si>
     <t>#51 Curtis Justice - MLB</t>
   </si>
   <si>
     <t>#20 Peter Hansen - CB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>HOU 33</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
   <si>
     <t>2-3-HOU 33 (12:54) 26-Robert Helms ran to HOU 44 for 11 yards. Tackle by 42-Robert Inniss.</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>MIA 13</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-MIA 13 (9:35) 10-David Bielecki 31 yard field goal is NO GOOD. (Wide Left) HOU 81-James Lofton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#61 Dale Sheffield - DT</t>
   </si>
   <si>
     <t>#69 Christopher Davison - C</t>
   </si>
   <si>
     <t>#72 William Borrego - RG</t>
   </si>
   <si>
-    <t>#90 Robert McCarthy - RDE</t>
+    <t>#70 Robert McCarthy - RDE</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MIA 20 (9:32) 5-Freddie Barr pass Pass knocked down by 53-David Blea. incomplete, intended for 49-Dennis Jones. MIA 69-Rodney Lankford was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#49 Dennis Jones - RB</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>2-10-MIA 20 (9:29) 5-Freddie Barr pass complete to 85-John Phillips to MIA 25 for 4 yards. Tackle by 97-Neil Franks. MIA 71-Victor Hollomon was injured on the play. He looks like he should be able to return.</t>
   </si>