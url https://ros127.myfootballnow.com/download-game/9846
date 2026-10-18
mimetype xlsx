--- v5 (2026-08-19)
+++ v6 (2026-10-18)
@@ -371,51 +371,51 @@
   <si>
     <t>#32 Renaldo Clark - FB</t>
   </si>
   <si>
     <t>#88 James Perry - TE</t>
   </si>
   <si>
     <t>#84 James Pascua - TE</t>
   </si>
   <si>
     <t>#69 Gregory McHugh - LT</t>
   </si>
   <si>
     <t>#67 Martin Blue - RT</t>
   </si>
   <si>
     <t>#72 William King - RT</t>
   </si>
   <si>
     <t>#62 John Bryant - RG</t>
   </si>
   <si>
     <t>#61 Damon Ali - LG</t>
   </si>
   <si>
-    <t>#98 Adrian Henry - RDE</t>
+    <t>#74 Adrian Henry - RDE</t>
   </si>
   <si>
     <t>#95 David Switzer - LDE</t>
   </si>
   <si>
     <t>#70 Ronald Underwood - LDE</t>
   </si>
   <si>
     <t>#99 Todd Lowery - DT</t>
   </si>
   <si>
     <t>#90 Lester Henderson - RDE</t>
   </si>
   <si>
     <t>#98 Alan Cornett - SLB</t>
   </si>
   <si>
     <t>#55 Gerald Colman - MLB</t>
   </si>
   <si>
     <t>#53 Arthur Swanson - WLB</t>
   </si>
   <si>
     <t>#38 Wesley Richardson - CB</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>#8 Jesse Delany - QB</t>
   </si>
   <si>
     <t>#43 Reginald Rose - RB</t>
   </si>
   <si>
     <t>#38 Andre Avis - RB</t>
   </si>
   <si>
     <t>#28 Albert Maysonet - WR</t>
   </si>
   <si>
     <t>#12 Rusty Headrick - WR</t>
   </si>
   <si>
     <t>#84 Charles Zumwalt - WR</t>
   </si>
   <si>
     <t>#57 Eugene Hughes - LT</t>
   </si>
   <si>
     <t>#67 Graham Clay - RG</t>
   </si>
   <si>
-    <t>#60 Joseph Fuentes - C</t>
+    <t>#53 Joseph Fuentes - C</t>
   </si>
   <si>
     <t>#60 Brian Rivera - RG</t>
   </si>
   <si>
     <t>#63 Robert Pewitt - C</t>
   </si>
   <si>
     <t>#41 Andrew Baugher - MLB</t>
   </si>
   <si>
     <t>#60 Brian Vogel - DT</t>
   </si>
   <si>
     <t>#92 Anthony Nunez - MLB</t>
   </si>
   <si>
     <t>#28 Robert Matthews - CB</t>
   </si>
   <si>
     <t>#45 George Epperson - SS</t>
   </si>
   <si>
     <t>#26 Anthony Granger - FS</t>
   </si>