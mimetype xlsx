--- v4 (2026-08-15)
+++ v5 (2026-10-02)
@@ -377,51 +377,51 @@
   <si>
     <t>#78 Peter McSweeney - LT</t>
   </si>
   <si>
     <t>#60 Gary Johnson - LG</t>
   </si>
   <si>
     <t>#64 Juan Davidson - C</t>
   </si>
   <si>
     <t>#64 William Godfrey - RG</t>
   </si>
   <si>
     <t>#51 Robert Davis - RT</t>
   </si>
   <si>
     <t>#76 Brooks Michaud - LDE</t>
   </si>
   <si>
     <t>#55 Keith Hudgens - DT</t>
   </si>
   <si>
     <t>#95 Robert Stone - DT</t>
   </si>
   <si>
-    <t>#91 Kyle Ladouceur - RDE</t>
+    <t>#68 Kyle Ladouceur - RDE</t>
   </si>
   <si>
     <t>#94 Jim Vazquez - SLB</t>
   </si>
   <si>
     <t>#51 Bernard Shiver - MLB</t>
   </si>
   <si>
     <t>#92 Jason Salter - WLB</t>
   </si>
   <si>
     <t>#49 Miguel Ruiz - CB</t>
   </si>
   <si>
     <t>#29 Michael Ellison - CB</t>
   </si>
   <si>
     <t>#42 Douglas Smith - FS</t>
   </si>
   <si>
     <t>#27 Ricardo Ward - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>