--- v6 (2026-06-13)
+++ v7 (2026-10-11)
@@ -470,51 +470,51 @@
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>GBY 20</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-15-GBY 20 (13:34)</t>
   </si>
   <si>
     <t>#2 Larry Talkington - P</t>
   </si>
   <si>
     <t>#48 Scott Demartini - RB</t>
   </si>
   <si>
     <t>#92 Robert Finley - MLB</t>
   </si>
   <si>
-    <t>#65 Nelson Long - C</t>
+    <t>#50 Nelson Long - C</t>
   </si>
   <si>
     <t>#78 Billy Hunt - LT</t>
   </si>
   <si>
     <t>#73 William Willis - RG</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>BUF 45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-BUF 45 (13:28) 4-Anthony Carrillo pass complete to 11-Walter Salvatore to GBY 49 for 6 yards. Tackle by 20-James Kotter.</t>
   </si>
   <si>
     <t>#4 Anthony Carrillo - QB</t>
   </si>