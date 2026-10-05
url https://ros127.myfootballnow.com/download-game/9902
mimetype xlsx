--- v4 (2026-07-07)
+++ v5 (2026-10-05)
@@ -602,51 +602,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:06) Extra point GOOD by 7-Jimmy Saito. ATL 69-Michael Martini was injured on the play. He looks like he should be able to return. BAL 0 ATL 7</t>
   </si>
   <si>
     <t>#77 Fernando Gutierrez - DT</t>
   </si>
   <si>
     <t>#65 Jack Harris - C</t>
   </si>
   <si>
     <t>#77 Curtis Peterson - LT</t>
   </si>
   <si>
     <t>#68 Philip Murrow - RG</t>
   </si>
   <si>
     <t>#54 Brian Bohanon - MLB</t>
   </si>
   <si>
     <t>#91 Theodore Barber - MLB</t>
   </si>
   <si>
-    <t>#76 Benny Abramowitz - RDE</t>
+    <t>#66 Benny Abramowitz - RDE</t>
   </si>
   <si>
     <t>#65 George Martin - DT</t>
   </si>
   <si>
     <t>(11:06) 7-Jimmy Saito kicks 71 yards from ATL 35 to BAL -6. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BAL 25 (11:06) 4-William Martin pass complete to 84-Thomas Fink for 75 yards. TOUCHDOWN! BAL 6 ATL 7</t>
   </si>
   <si>
     <t>#88 Jose Eckles - WR</t>
   </si>
   <si>
     <t>#67 Todd Lundeen - LG</t>
   </si>
   <si>
     <t>#48 Bernard Dierks - SS</t>
   </si>